--- v0 (2026-03-23)
+++ v1 (2026-05-06)
@@ -16,147 +16,139 @@
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
+  <Override PartName="/ppt/handoutMasters/handoutMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.handoutMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-[...11 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
-<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showSpecialPlsOnTitleSld="0" autoCompressPictures="0">
+<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId id="2147483648" r:id="rId4"/>
+    <p:sldMasterId id="2147483671" r:id="rId4"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
     <p:notesMasterId r:id="rId32"/>
   </p:notesMasterIdLst>
+  <p:handoutMasterIdLst>
+    <p:handoutMasterId r:id="rId33"/>
+  </p:handoutMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId5"/>
     <p:sldId id="258" r:id="rId6"/>
-    <p:sldId id="291" r:id="rId7"/>
-    <p:sldId id="257" r:id="rId8"/>
+    <p:sldId id="263" r:id="rId7"/>
+    <p:sldId id="314" r:id="rId8"/>
     <p:sldId id="292" r:id="rId9"/>
-    <p:sldId id="293" r:id="rId10"/>
-[...20 lines deleted...]
-    <p:sldId id="323" r:id="rId31"/>
+    <p:sldId id="291" r:id="rId10"/>
+    <p:sldId id="290" r:id="rId11"/>
+    <p:sldId id="257" r:id="rId12"/>
+    <p:sldId id="295" r:id="rId13"/>
+    <p:sldId id="294" r:id="rId14"/>
+    <p:sldId id="315" r:id="rId15"/>
+    <p:sldId id="297" r:id="rId16"/>
+    <p:sldId id="303" r:id="rId17"/>
+    <p:sldId id="304" r:id="rId18"/>
+    <p:sldId id="318" r:id="rId19"/>
+    <p:sldId id="319" r:id="rId20"/>
+    <p:sldId id="320" r:id="rId21"/>
+    <p:sldId id="309" r:id="rId22"/>
+    <p:sldId id="308" r:id="rId23"/>
+    <p:sldId id="307" r:id="rId24"/>
+    <p:sldId id="312" r:id="rId25"/>
+    <p:sldId id="311" r:id="rId26"/>
+    <p:sldId id="306" r:id="rId27"/>
+    <p:sldId id="310" r:id="rId28"/>
+    <p:sldId id="317" r:id="rId29"/>
+    <p:sldId id="313" r:id="rId30"/>
+    <p:sldId id="322" r:id="rId31"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
-  <p:notesSz cx="7010400" cy="9296400"/>
+  <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="en-US"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr marL="914400" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
@@ -210,95 +202,85 @@
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr marL="3200400" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
-      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
-[...10 lines deleted...]
-      </p15:sldGuideLst>
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:showPr showNarration="1">
     <p:present/>
     <p:sldAll/>
     <p:penClr>
       <a:prstClr val="red"/>
     </p:penClr>
     <p:extLst>
       <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
         <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
           <a:srgbClr val="FF0000"/>
         </p14:laserClr>
       </p:ext>
       <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
         <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
       </p:ext>
     </p:extLst>
   </p:showPr>
   <p:clrMru>
-    <a:srgbClr val="FFFF00"/>
+    <a:srgbClr val="00FF00"/>
+    <a:srgbClr val="2F6562"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
-      <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
+      <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
-      <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
+      <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="150"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}">
   <a:tblStyle styleId="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}" styleName="Medium Style 2 - Accent 1">
     <a:wholeTbl>
       <a:tcTxStyle>
         <a:fontRef idx="minor">
           <a:prstClr val="black"/>
         </a:fontRef>
         <a:schemeClr val="dk1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:left>
             <a:ln w="12700" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
@@ -754,353 +736,529 @@
         <a:schemeClr val="lt1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:bottom>
             <a:ln w="38100" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="accent5"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:normalViewPr vertBarState="maximized">
-[...1 lines deleted...]
-    <p:restoredTop sz="86514" autoAdjust="0"/>
+  <p:normalViewPr>
+    <p:restoredLeft sz="14681" autoAdjust="0"/>
+    <p:restoredTop sz="96433" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="84" d="100"/>
-          <a:sy n="84" d="100"/>
+          <a:sx n="93" d="100"/>
+          <a:sy n="93" d="100"/>
         </p:scale>
-        <p:origin x="318" y="78"/>
+        <p:origin x="852" y="84"/>
       </p:cViewPr>
-      <p:guideLst>
-[...2 lines deleted...]
-      </p:guideLst>
+      <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:outlineViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="33" d="100"/>
         <a:sy n="33" d="100"/>
       </p:scale>
-      <p:origin x="0" y="-6336"/>
+      <p:origin x="0" y="-6612"/>
     </p:cViewPr>
   </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="3" d="2"/>
         <a:sy n="3" d="2"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
+  <p:sorterViewPr>
+    <p:cViewPr>
+      <p:scale>
+        <a:sx n="100" d="100"/>
+        <a:sy n="100" d="100"/>
+      </p:scale>
+      <p:origin x="0" y="0"/>
+    </p:cViewPr>
+  </p:sorterViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+</file>
+
+<file path=ppt/handoutMasters/_rels/handoutMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme3.xml"/></Relationships>
+</file>
+
+<file path=ppt/handoutMasters/handoutMaster1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:handoutMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgRef idx="1001">
+        <a:schemeClr val="bg1"/>
+      </p:bgRef>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Header Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="hdr" sz="quarter"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="2971800" cy="458788"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="1200"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Date Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="quarter" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="0"/>
+            <a:ext cx="2971800" cy="458788"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="1200"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>6/7/2017</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Footer Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="1200"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Slide Number Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="3"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="1200"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{954288DC-9959-4244-ABE8-3AB64B83D374}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2799372963"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
+  <p:hf hdr="0" ftr="0"/>
+</p:handoutMaster>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="3037840" cy="466434"/>
+            <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="93177" tIns="46589" rIns="93177" bIns="46589" rtlCol="0"/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3970938" y="0"/>
-            <a:ext cx="3037840" cy="466434"/>
+            <a:off x="3884613" y="0"/>
+            <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="93177" tIns="46589" rIns="93177" bIns="46589" rtlCol="0"/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{222DCA96-1A8A-48BA-BECB-27D17A2AD6A7}" type="datetimeFigureOut">
-[...3 lines deleted...]
-            <a:endParaRPr lang="en-US"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>6/7/2017</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="717550" y="1162050"/>
-            <a:ext cx="5575300" cy="3136900"/>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
             <a:solidFill>
               <a:prstClr val="black"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="93177" tIns="46589" rIns="93177" bIns="46589" rtlCol="0" anchor="ctr"/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Notes Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="701040" y="4473892"/>
-            <a:ext cx="5608320" cy="3660458"/>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="93177" tIns="46589" rIns="93177" bIns="46589" rtlCol="0"/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="8829967"/>
-            <a:ext cx="3037840" cy="466433"/>
+            <a:off x="0" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="93177" tIns="46589" rIns="93177" bIns="46589" rtlCol="0" anchor="b"/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3970938" y="8829967"/>
-            <a:ext cx="3037840" cy="466433"/>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="93177" tIns="46589" rIns="93177" bIns="46589" rtlCol="0" anchor="b"/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{8C03BFC2-BC6E-48C0-9AB0-75FB314EB14B}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2530183296"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
+  <p:hf hdr="0" ftr="0"/>
   <p:notesStyle>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
@@ -1157,147 +1315,95 @@
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide24.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...3 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...19 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...3 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
-</file>
-[...50 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
@@ -1323,58 +1429,81 @@
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8C03BFC2-BC6E-48C0-9AB0-75FB314EB14B}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>1</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Date Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>6/7/2017</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="238528021"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="547019247"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -1405,60 +1534,83 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8C03BFC2-BC6E-48C0-9AB0-75FB314EB14B}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>10</a:t>
+              <a:t>21</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Date Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>6/7/2017</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3351177485"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2036093626"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -1489,60 +1641,83 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8C03BFC2-BC6E-48C0-9AB0-75FB314EB14B}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>11</a:t>
+              <a:t>22</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Date Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>6/7/2017</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3351177485"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1173049641"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -1573,60 +1748,83 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8C03BFC2-BC6E-48C0-9AB0-75FB314EB14B}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>12</a:t>
+              <a:t>23</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Date Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>6/7/2017</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3351177485"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="810197878"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -1657,564 +1855,83 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8C03BFC2-BC6E-48C0-9AB0-75FB314EB14B}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>13</a:t>
+              <a:t>24</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
-[...47 lines deleted...]
-          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph type="dt" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>6/7/2017</a:t>
+            </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
-          </a:p>
-[...21 lines deleted...]
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3351177485"/>
-[...419 lines deleted...]
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3876523121"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2177547625"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -2245,648 +1962,83 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8C03BFC2-BC6E-48C0-9AB0-75FB314EB14B}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2</a:t>
+              <a:t>5</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
-[...47 lines deleted...]
-          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph type="dt" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>6/7/2017</a:t>
+            </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
-          </a:p>
-[...21 lines deleted...]
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="412904981"/>
-[...503 lines deleted...]
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4069228220"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2996956235"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -2917,60 +2069,83 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8C03BFC2-BC6E-48C0-9AB0-75FB314EB14B}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>3</a:t>
+              <a:t>6</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Date Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>6/7/2017</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1364287887"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2295296286"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -3001,60 +2176,83 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8C03BFC2-BC6E-48C0-9AB0-75FB314EB14B}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4</a:t>
+              <a:t>9</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Date Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>6/7/2017</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3351177485"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="857020511"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -3085,60 +2283,83 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8C03BFC2-BC6E-48C0-9AB0-75FB314EB14B}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>5</a:t>
+              <a:t>10</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Date Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>6/7/2017</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3351177485"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1869622302"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -3169,60 +2390,83 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8C03BFC2-BC6E-48C0-9AB0-75FB314EB14B}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>6</a:t>
+              <a:t>12</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Date Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>6/7/2017</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3351177485"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="439467334"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -3253,60 +2497,83 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8C03BFC2-BC6E-48C0-9AB0-75FB314EB14B}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>7</a:t>
+              <a:t>18</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Date Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>6/7/2017</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3351177485"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3473260390"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -3337,60 +2604,83 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8C03BFC2-BC6E-48C0-9AB0-75FB314EB14B}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>8</a:t>
+              <a:t>19</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Date Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>6/7/2017</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3351177485"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="653603927"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -3421,60 +2711,83 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8C03BFC2-BC6E-48C0-9AB0-75FB314EB14B}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>9</a:t>
+              <a:t>20</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Date Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>6/7/2017</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="927307590"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1965884737"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
@@ -3693,100 +3006,104 @@
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master subtitle style</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>08/10/2017</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D57F1E4F-1CFF-5643-939E-02111984F565}" type="slidenum">
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3302782187"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="2000">
         <p14:prism isContent="1"/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="slow">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Panoramic Picture with Caption">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -3885,54 +3202,53 @@
               <a:defRPr sz="1600"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Click icon to add picture</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1154956" y="5367325"/>
             <a:ext cx="8825656" cy="493712"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
@@ -4017,58 +3333,63 @@
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D57F1E4F-1CFF-5643-939E-02111984F565}" type="slidenum">
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1233862688"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="2000">
         <p14:prism isContent="1"/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="slow">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Title and Caption">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -4218,58 +3539,63 @@
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D57F1E4F-1CFF-5643-939E-02111984F565}" type="slidenum">
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4189267169"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="2000">
         <p14:prism isContent="1"/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="slow">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Quote with Caption">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -4498,51 +3824,51 @@
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D57F1E4F-1CFF-5643-939E-02111984F565}" type="slidenum">
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="TextBox 11"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="898295" y="971253"/>
             <a:ext cx="801912" cy="1969770"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
@@ -4600,50 +3926,55 @@
             </a:defPPr>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="12200" b="0" i="0">
                 <a:solidFill>
                   <a:schemeClr val="bg2">
                     <a:lumMod val="40000"/>
                     <a:lumOff val="60000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="+mj-cs"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>”</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2579818414"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="2000">
         <p14:prism isContent="1"/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="slow">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Name Card">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -4846,58 +4177,63 @@
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D57F1E4F-1CFF-5643-939E-02111984F565}" type="slidenum">
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="860021343"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="2000">
         <p14:prism isContent="1"/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="slow">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="3 Column">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -5476,58 +4812,63 @@
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D57F1E4F-1CFF-5643-939E-02111984F565}" type="slidenum">
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="667215622"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="2000">
         <p14:prism isContent="1"/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="slow">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="3 Picture Column">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -5693,54 +5034,53 @@
               <a:defRPr sz="1600"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Click icon to add picture</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="22" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="18"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="652463" y="4827211"/>
             <a:ext cx="2940050" cy="659189"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
@@ -5913,54 +5253,53 @@
               <a:defRPr sz="1600"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Click icon to add picture</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="23" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="19"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3888022" y="4827210"/>
             <a:ext cx="2934406" cy="659189"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
@@ -6133,54 +5472,53 @@
               <a:defRPr sz="1600"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Click icon to add picture</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="24" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="20"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7124575" y="4827208"/>
             <a:ext cx="2935997" cy="659189"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
@@ -6343,58 +5681,63 @@
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D57F1E4F-1CFF-5643-939E-02111984F565}" type="slidenum">
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3704855493"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="2000">
         <p14:prism isContent="1"/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="slow">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTx" preserve="1">
   <p:cSld name="Title and Vertical Text">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -6520,58 +5863,63 @@
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D57F1E4F-1CFF-5643-939E-02111984F565}" type="slidenum">
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2068777646"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="2000">
         <p14:prism isContent="1"/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="slow">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTitleAndTx" preserve="1">
   <p:cSld name="Vertical Title and Text">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -6707,58 +6055,63 @@
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D57F1E4F-1CFF-5643-939E-02111984F565}" type="slidenum">
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3474268001"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="2000">
         <p14:prism isContent="1"/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="slow">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="obj" preserve="1">
   <p:cSld name="Title and Content">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -6884,58 +6237,63 @@
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D57F1E4F-1CFF-5643-939E-02111984F565}" type="slidenum">
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3602258387"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="2000">
         <p14:prism isContent="1"/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="slow">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="secHead" preserve="1">
   <p:cSld name="Section Header">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -7138,58 +6496,63 @@
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D57F1E4F-1CFF-5643-939E-02111984F565}" type="slidenum">
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="229000718"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="2000">
         <p14:prism isContent="1"/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="slow">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoObj" preserve="1">
   <p:cSld name="Two Content">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -7437,58 +6800,63 @@
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D57F1E4F-1CFF-5643-939E-02111984F565}" type="slidenum">
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2392528845"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="2000">
         <p14:prism isContent="1"/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="slow">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoTxTwoObj" preserve="1">
   <p:cSld name="Comparison">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -7888,58 +7256,63 @@
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Slide Number Placeholder 8"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D57F1E4F-1CFF-5643-939E-02111984F565}" type="slidenum">
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="15924013"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="2000">
         <p14:prism isContent="1"/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="slow">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="titleOnly" preserve="1">
   <p:cSld name="Title Only">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -8013,58 +7386,63 @@
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D57F1E4F-1CFF-5643-939E-02111984F565}" type="slidenum">
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3742855763"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="2000">
         <p14:prism isContent="1"/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="slow">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld name="Blank">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -8115,58 +7493,63 @@
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D57F1E4F-1CFF-5643-939E-02111984F565}" type="slidenum">
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1182270051"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="2000">
         <p14:prism isContent="1"/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="slow">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="objTx" preserve="1">
   <p:cSld name="Content with Caption">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -8401,58 +7784,63 @@
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D57F1E4F-1CFF-5643-939E-02111984F565}" type="slidenum">
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3834645128"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="2000">
         <p14:prism isContent="1"/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="slow">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="picTx" preserve="1">
   <p:cSld name="Picture with Caption">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -8551,54 +7939,53 @@
               <a:defRPr sz="1600"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Click icon to add picture</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1154954" y="3657600"/>
             <a:ext cx="5084979" cy="1371600"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
@@ -8683,58 +8070,63 @@
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D57F1E4F-1CFF-5643-939E-02111984F565}" type="slidenum">
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3939004148"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="2000">
         <p14:prism isContent="1"/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="slow">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
@@ -8745,80 +8137,80 @@
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="8" name="Picture 7"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId19">
+          <a:blip r:embed="rId19" cstate="screen">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect l="3613"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="2669685"/>
             <a:ext cx="4037012" cy="4188315"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Picture 6"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId20">
+          <a:blip r:embed="rId20" cstate="screen">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect l="35640"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="2892347"/>
             <a:ext cx="1522412" cy="2365453"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="Oval 15"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
@@ -8866,80 +8258,80 @@
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="9" name="Picture 8"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId21">
+          <a:blip r:embed="rId21" cstate="screen">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect t="28813"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7999412" y="0"/>
             <a:ext cx="1603387" cy="1141407"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="10" name="Picture 9"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId22">
+          <a:blip r:embed="rId22" cstate="screen">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect b="23320"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8605878" y="6096000"/>
             <a:ext cx="993734" cy="762000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Rectangle 13"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
@@ -9160,78 +8552,83 @@
         </p:nvSpPr>
         <p:spPr bwMode="gray">
           <a:xfrm>
             <a:off x="10352540" y="295729"/>
             <a:ext cx="838199" cy="767687"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="ctr">
               <a:defRPr sz="2800" b="0" i="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{D57F1E4F-1CFF-5643-939E-02111984F565}" type="slidenum">
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2213080567"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMap bg1="dk1" tx1="lt1" bg2="dk2" tx2="lt2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2147483649" r:id="rId1"/>
-[...15 lines deleted...]
-    <p:sldLayoutId id="2147483659" r:id="rId17"/>
+    <p:sldLayoutId id="2147483672" r:id="rId1"/>
+    <p:sldLayoutId id="2147483673" r:id="rId2"/>
+    <p:sldLayoutId id="2147483674" r:id="rId3"/>
+    <p:sldLayoutId id="2147483675" r:id="rId4"/>
+    <p:sldLayoutId id="2147483676" r:id="rId5"/>
+    <p:sldLayoutId id="2147483677" r:id="rId6"/>
+    <p:sldLayoutId id="2147483678" r:id="rId7"/>
+    <p:sldLayoutId id="2147483679" r:id="rId8"/>
+    <p:sldLayoutId id="2147483680" r:id="rId9"/>
+    <p:sldLayoutId id="2147483681" r:id="rId10"/>
+    <p:sldLayoutId id="2147483682" r:id="rId11"/>
+    <p:sldLayoutId id="2147483683" r:id="rId12"/>
+    <p:sldLayoutId id="2147483684" r:id="rId13"/>
+    <p:sldLayoutId id="2147483685" r:id="rId14"/>
+    <p:sldLayoutId id="2147483686" r:id="rId15"/>
+    <p:sldLayoutId id="2147483687" r:id="rId16"/>
+    <p:sldLayoutId id="2147483688" r:id="rId17"/>
   </p:sldLayoutIdLst>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="2000">
         <p14:prism isContent="1"/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="slow">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
   <p:hf hdr="0" ftr="0"/>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
           <a:spcPct val="0"/>
         </a:spcBef>
         <a:buNone/>
         <a:defRPr sz="4200" b="0" i="0" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx2"/>
           </a:solidFill>
@@ -9606,223 +9003,202 @@
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nursing.wsu.edu/current/admitted-students/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide11.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide22.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide10.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide21.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide27.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide26.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide20.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide25.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide17.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide15.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide24.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide13.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide27.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide12.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide26.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide11.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide25.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide9.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide17.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide8.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide14.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide18.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image001.png@01D30D05.DE3D6740" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gerry.manfred@wsu.edu" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kelleyt@wsu.edu" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:krista.walker@wsu.edu" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:r.hatch-pirkl@wsu.edu" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bwbriggs@wsu.edu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Anne.mason@wsu.edu" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ouch\lynn.turner\Trainings\Final%20PowerPoint%20Shows\joanie.christian@wsu.edu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dawn.depriest@wsu.edu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kelleyt@wsu.edu" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nursing.wsu.edu/current/admitted-students/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webutil.wsu.edu/apps/mynetworkprofilehelp/aboutuserids.aspx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-value.net/login.cfm" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nursing.wsu.edu/current/evalue/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-value.net/home-main.cfm" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1467292" y="5771089"/>
-            <a:ext cx="9090837" cy="419751"/>
+            <a:off x="2170770" y="319955"/>
+            <a:ext cx="7850458" cy="419751"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:br>
-[...3 lines deleted...]
-              <a:rPr lang="en-US" sz="1800" dirty="0">
+            <a:r>
+              <a:rPr lang="en-US" sz="2000">
                 <a:solidFill>
-                  <a:srgbClr val="FFC000"/>
+                  <a:srgbClr val="2F6562"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>(Press F5 on your keyboard to view in Slideshow mode, press ESC to exit Slideshow mode)</a:t>
-[...17 lines deleted...]
-              <a:t>(Click to advance to next slide throughout this presentation)</a:t>
+              <a:t>Title Slide</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="600" dirty="0">
               <a:solidFill>
-                <a:srgbClr val="FF0000"/>
+                <a:srgbClr val="2F6562"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Subtitle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1777826" y="822092"/>
             <a:ext cx="10107777" cy="766636"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -9832,88 +9208,144 @@
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent1">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
               <a:t>GRADUATE PROGRAMS</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Picture 6"/>
           <p:cNvPicPr/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
+          <a:blip r:embed="rId3" cstate="screen">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="380604" y="607902"/>
             <a:ext cx="1314382" cy="1395408"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Title 1"/>
+          <p:cNvPr id="4" name="Rectangle 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1500266" y="5322111"/>
+            <a:ext cx="8585748" cy="923330"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFC000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>(Press F5 on your keyboard to view in Slideshow mode, press ESC to exit Slideshow mode)</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFC000"/>
+                </a:solidFill>
+              </a:rPr>
+            </a:br>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FFFF00"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>(Click to advance to next slide throughout this presentation)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Title 1"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1261213" y="2253006"/>
-            <a:ext cx="10035822" cy="2076789"/>
+            <a:off x="877078" y="1671114"/>
+            <a:ext cx="10254341" cy="2237015"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buNone/>
               <a:defRPr sz="7200" b="0" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="+mj-cs"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr eaLnBrk="1" hangingPunct="1">
@@ -9952,2509 +9384,5005 @@
               </a:defRPr>
             </a:lvl6pPr>
             <a:lvl7pPr eaLnBrk="1" hangingPunct="1">
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl7pPr>
             <a:lvl8pPr eaLnBrk="1" hangingPunct="1">
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr eaLnBrk="1" hangingPunct="1">
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr algn="ctr"/>
-[...10 lines deleted...]
-            <a:pPr algn="ctr"/>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="3600" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="EBEBEB"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Century Gothic" panose="020B0502020202020204"/>
+              </a:rPr>
+              <a:t>Before Your </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="3600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="EBEBEB"/>
+                </a:solidFill>
+                <a:latin typeface="Century Gothic" panose="020B0502020202020204"/>
+              </a:rPr>
+              <a:t>F</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="3600" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="EBEBEB"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Century Gothic" panose="020B0502020202020204"/>
+              </a:rPr>
+              <a:t>irst Semester</a:t>
+            </a:r>
             <a:br>
-              <a:rPr lang="en-US" sz="2400" dirty="0"/>
+              <a:rPr kumimoji="0" lang="en-US" sz="5000" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="EBEBEB"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Century Gothic" panose="020B0502020202020204"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:rPr>
             </a:br>
-            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="2400" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="EBEBEB"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Century Gothic" panose="020B0502020202020204"/>
+              </a:rPr>
+              <a:t>E*Value Training for Students</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0" algn="ctr">
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="00FF00"/>
+                </a:solidFill>
+                <a:latin typeface="Century Gothic" panose="020B0502020202020204"/>
+              </a:rPr>
+              <a:t>Training #1</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="2400" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="00FF00"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0" algn="ctr">
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="EBEBEB"/>
+                </a:solidFill>
+                <a:latin typeface="Century Gothic" panose="020B0502020202020204"/>
+              </a:rPr>
+              <a:t>The Basics (FNP, PMHNP and PH students):  View upon admission</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="2400" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="EBEBEB"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="2400" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="EBEBEB"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="755779" y="3878957"/>
+            <a:ext cx="10217021" cy="1200329"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="00FF00"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>PLEASE READ ALL INFORMATION IN THIS PRESENTATION  CAREFULLY.  YOU WILL BE HELD RESPONSIBLE FOR KNOWING AND FOLLOWING THE RULES AND PROCEDURES OUTLINED HERE.  IF YOU HAVE ANY QUESTIONS ABOUT THESE MATERIALS, PLEASE GO TO THE LAST SLIDE IN THIS PRESENTATION  (TITLED “HELP”) TO GET  CONTACT INFORMATION FOR PEOPLE WHO CAN ASSIST YOU.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Date Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm rot="5400000">
+            <a:off x="10155639" y="1790701"/>
+            <a:ext cx="990599" cy="304799"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>08/10/2017</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Slide Number Placeholder 8"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10352540" y="295729"/>
+            <a:ext cx="838199" cy="767687"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{D57F1E4F-1CFF-5643-939E-02111984F565}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>1</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="TextBox 9"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10711543" y="3380014"/>
+            <a:ext cx="184731" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="907668917"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="2000">
         <p14:prism isContent="1"/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="slow">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                         <p:cond evt="onBegin" delay="0">
                           <p:tn val="2"/>
                         </p:cond>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn id="5" presetID="21" presetClass="emph" presetSubtype="0" repeatCount="indefinite" fill="hold" grpId="0" nodeType="withEffect">
+                                <p:cTn id="5" presetID="21" presetClass="emph" presetSubtype="0" repeatCount="indefinite" fill="hold" nodeType="withEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:endCondLst>
                                     <p:cond evt="onNext" delay="0">
                                       <p:tgtEl>
                                         <p:sldTgt/>
                                       </p:tgtEl>
                                     </p:cond>
                                   </p:endCondLst>
+                                  <p:iterate type="lt">
+                                    <p:tmPct val="1000"/>
+                                  </p:iterate>
                                   <p:childTnLst>
                                     <p:animClr clrSpc="hsl" dir="cw">
                                       <p:cBhvr override="childStyle">
-                                        <p:cTn id="6" dur="1000" fill="hold"/>
-[...1 lines deleted...]
-                                          <p:spTgt spid="2"/>
+                                        <p:cTn id="6" dur="500" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="4">
+                                            <p:txEl>
+                                              <p:pRg st="1" end="1"/>
+                                            </p:txEl>
+                                          </p:spTgt>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.color</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:by>
                                         <p:hsl h="7200000" s="0" l="0"/>
                                       </p:by>
                                     </p:animClr>
                                     <p:animClr clrSpc="hsl" dir="cw">
                                       <p:cBhvr>
-                                        <p:cTn id="7" dur="1000" fill="hold"/>
-[...1 lines deleted...]
-                                          <p:spTgt spid="2"/>
+                                        <p:cTn id="7" dur="500" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="4">
+                                            <p:txEl>
+                                              <p:pRg st="1" end="1"/>
+                                            </p:txEl>
+                                          </p:spTgt>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>fillcolor</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:by>
                                         <p:hsl h="7200000" s="0" l="0"/>
                                       </p:by>
                                     </p:animClr>
                                     <p:animClr clrSpc="hsl" dir="cw">
                                       <p:cBhvr>
-                                        <p:cTn id="8" dur="1000" fill="hold"/>
-[...1 lines deleted...]
-                                          <p:spTgt spid="2"/>
+                                        <p:cTn id="8" dur="500" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="4">
+                                            <p:txEl>
+                                              <p:pRg st="1" end="1"/>
+                                            </p:txEl>
+                                          </p:spTgt>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>stroke.color</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:by>
                                         <p:hsl h="7200000" s="0" l="0"/>
                                       </p:by>
                                     </p:animClr>
                                     <p:set>
                                       <p:cBhvr>
-                                        <p:cTn id="9" dur="1000" fill="hold"/>
-[...1 lines deleted...]
-                                          <p:spTgt spid="2"/>
+                                        <p:cTn id="9" dur="500" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="4">
+                                            <p:txEl>
+                                              <p:pRg st="1" end="1"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>fill.type</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="solid"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="10" presetID="21" presetClass="emph" presetSubtype="0" repeatCount="indefinite" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:endCondLst>
+                                    <p:cond evt="onNext" delay="0">
+                                      <p:tgtEl>
+                                        <p:sldTgt/>
+                                      </p:tgtEl>
+                                    </p:cond>
+                                  </p:endCondLst>
+                                  <p:iterate type="lt">
+                                    <p:tmPct val="1000"/>
+                                  </p:iterate>
+                                  <p:childTnLst>
+                                    <p:animClr clrSpc="hsl" dir="cw">
+                                      <p:cBhvr override="childStyle">
+                                        <p:cTn id="11" dur="500" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="4">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.color</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:by>
+                                        <p:hsl h="7200000" s="0" l="0"/>
+                                      </p:by>
+                                    </p:animClr>
+                                    <p:animClr clrSpc="hsl" dir="cw">
+                                      <p:cBhvr>
+                                        <p:cTn id="12" dur="500" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="4">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>fillcolor</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:by>
+                                        <p:hsl h="7200000" s="0" l="0"/>
+                                      </p:by>
+                                    </p:animClr>
+                                    <p:animClr clrSpc="hsl" dir="cw">
+                                      <p:cBhvr>
+                                        <p:cTn id="13" dur="500" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="4">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>stroke.color</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:by>
+                                        <p:hsl h="7200000" s="0" l="0"/>
+                                      </p:by>
+                                    </p:animClr>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="14" dur="500" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="4">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>fill.type</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="solid"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
-    <p:bldLst>
-[...1 lines deleted...]
-    </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...8 lines deleted...]
-        </p:nvSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3" cstate="screen">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="628722" y="443597"/>
-[...31 lines deleted...]
-            <a:ext cx="9575874" cy="3924151"/>
+            <a:off x="646565" y="1536356"/>
+            <a:ext cx="8506047" cy="4572000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
-        <p:txBody>
-[...2 lines deleted...]
-          </a:bodyPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Title 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="460375"/>
+            <a:ext cx="9405938" cy="655638"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr lvl="0"/>
-[...55 lines deleted...]
-            <a:hlinkClick r:id="rId3" action="ppaction://hlinksldjump"/>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="4000" b="1" dirty="0"/>
+              <a:t>E*Value Login, continued</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Rectangular Callout 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8044462" y="2304682"/>
+            <a:ext cx="3297920" cy="1036206"/>
+          </a:xfrm>
+          <a:prstGeom prst="wedgeRectCallout">
+            <a:avLst>
+              <a:gd name="adj1" fmla="val -118802"/>
+              <a:gd name="adj2" fmla="val 112759"/>
+            </a:avLst>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:t>DO NOT Select “Enterprise.”  Select Your Current Home Program.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="TextBox 7">
+            <a:hlinkClick r:id="rId4" action="ppaction://hlinksldjump"/>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="9601200" y="6351814"/>
-            <a:ext cx="1480855" cy="369332"/>
+            <a:ext cx="1741182" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0">
-[...3 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Back to Menu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Date Placeholder 3"/>
+          <p:cNvPr id="11" name="Rectangular Callout 10"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8044462" y="4838551"/>
+            <a:ext cx="3297920" cy="479041"/>
+          </a:xfrm>
+          <a:prstGeom prst="wedgeRectCallout">
+            <a:avLst>
+              <a:gd name="adj1" fmla="val -131042"/>
+              <a:gd name="adj2" fmla="val -154791"/>
+            </a:avLst>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click the “Continue Login” button</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>08/10/2017</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D57F1E4F-1CFF-5643-939E-02111984F565}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>10</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...4 lines deleted...]
-          </p:cNvPicPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Rectangle 8"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...5 lines deleted...]
-        </p:blipFill>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4786534" y="4841469"/>
-            <a:ext cx="2257425" cy="428625"/>
+            <a:off x="3194595" y="6198358"/>
+            <a:ext cx="5802807" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr wrap="none">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>(Click to advance to next slide throughout this presentation)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Rectangular Callout 9"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="333224" y="2682897"/>
+            <a:ext cx="3297920" cy="1139459"/>
+          </a:xfrm>
+          <a:prstGeom prst="wedgeRectCallout">
+            <a:avLst>
+              <a:gd name="adj1" fmla="val 48971"/>
+              <a:gd name="adj2" fmla="val 57746"/>
+            </a:avLst>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0"/>
+              <a:t>You will always have at least two choices on this screen and perhaps more, depending on your past and current degree programs</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" b="1" u="sng" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2192494910"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4228356178"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="2000">
         <p14:prism isContent="1"/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="slow">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                         <p:cond evt="onBegin" delay="0">
                           <p:tn val="2"/>
                         </p:cond>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn id="5" presetID="16" presetClass="entr" presetSubtype="21" fill="hold" nodeType="afterEffect">
+                                <p:cTn id="5" presetID="10" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="afterEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="6" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="3">
-[...3 lines deleted...]
-                                          </p:spTgt>
+                                          <p:spTgt spid="7"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
-                                    <p:animEffect transition="in" filter="barn(inVertical)">
-[...7 lines deleted...]
-                                          </p:spTgt>
+                                    <p:animEffect transition="in" filter="fade">
+                                      <p:cBhvr>
+                                        <p:cTn id="7" dur="250"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="7"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:animEffect>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                               <p:par>
-                                <p:cTn id="8" presetID="22" presetClass="entr" presetSubtype="4" fill="hold" nodeType="withEffect">
+                                <p:cTn id="8" presetID="26" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="withEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="9" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="3">
-[...3 lines deleted...]
-                                          </p:spTgt>
+                                          <p:spTgt spid="11"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                     <p:animEffect transition="in" filter="wipe(down)">
                                       <p:cBhvr>
-                                        <p:cTn id="10" dur="500"/>
-[...5 lines deleted...]
-                                          </p:spTgt>
+                                        <p:cTn id="10" dur="73">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="11"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:animEffect>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="11" dur="228" tmFilter="0,0; 0.14,0.36; 0.43,0.73; 0.71,0.91; 1.0,1.0">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="11"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_x</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x-0.25"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="12" dur="83" tmFilter="0.0,0.0; 0.25,0.07; 0.50,0.2; 0.75,0.467; 1.0,1.0">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="11"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_y</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0" fmla="#ppt_y-sin(pi*$)/3">
+                                          <p:val>
+                                            <p:fltVal val="0.5"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:fltVal val="1"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="13" dur="83" tmFilter="0, 0; 0.125,0.2665; 0.25,0.4; 0.375,0.465; 0.5,0.5;  0.625,0.535; 0.75,0.6; 0.875,0.7335; 1,1">
+                                          <p:stCondLst>
+                                            <p:cond delay="83"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="11"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_y</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0" fmla="#ppt_y-sin(pi*$)/9">
+                                          <p:val>
+                                            <p:fltVal val="0"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:fltVal val="1"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="14" dur="41" tmFilter="0, 0; 0.125,0.2665; 0.25,0.4; 0.375,0.465; 0.5,0.5;  0.625,0.535; 0.75,0.6; 0.875,0.7335; 1,1">
+                                          <p:stCondLst>
+                                            <p:cond delay="165"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="11"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_y</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0" fmla="#ppt_y-sin(pi*$)/27">
+                                          <p:val>
+                                            <p:fltVal val="0"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:fltVal val="1"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="15" dur="21" tmFilter="0, 0; 0.125,0.2665; 0.25,0.4; 0.375,0.465; 0.5,0.5;  0.625,0.535; 0.75,0.6; 0.875,0.7335; 1,1">
+                                          <p:stCondLst>
+                                            <p:cond delay="207"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="11"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_y</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0" fmla="#ppt_y-sin(pi*$)/81">
+                                          <p:val>
+                                            <p:fltVal val="0"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:fltVal val="1"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:animScale>
+                                      <p:cBhvr>
+                                        <p:cTn id="16" dur="3">
+                                          <p:stCondLst>
+                                            <p:cond delay="81"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="11"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                      <p:to x="100000" y="60000"/>
+                                    </p:animScale>
+                                    <p:animScale>
+                                      <p:cBhvr>
+                                        <p:cTn id="17" dur="21" decel="50000">
+                                          <p:stCondLst>
+                                            <p:cond delay="84"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="11"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                      <p:to x="100000" y="100000"/>
+                                    </p:animScale>
+                                    <p:animScale>
+                                      <p:cBhvr>
+                                        <p:cTn id="18" dur="3">
+                                          <p:stCondLst>
+                                            <p:cond delay="164"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="11"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                      <p:to x="100000" y="80000"/>
+                                    </p:animScale>
+                                    <p:animScale>
+                                      <p:cBhvr>
+                                        <p:cTn id="19" dur="21" decel="50000">
+                                          <p:stCondLst>
+                                            <p:cond delay="167"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="11"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                      <p:to x="100000" y="100000"/>
+                                    </p:animScale>
+                                    <p:animScale>
+                                      <p:cBhvr>
+                                        <p:cTn id="20" dur="3">
+                                          <p:stCondLst>
+                                            <p:cond delay="205"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="11"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                      <p:to x="100000" y="90000"/>
+                                    </p:animScale>
+                                    <p:animScale>
+                                      <p:cBhvr>
+                                        <p:cTn id="21" dur="21" decel="50000">
+                                          <p:stCondLst>
+                                            <p:cond delay="209"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="11"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                      <p:to x="100000" y="100000"/>
+                                    </p:animScale>
+                                    <p:animScale>
+                                      <p:cBhvr>
+                                        <p:cTn id="22" dur="3">
+                                          <p:stCondLst>
+                                            <p:cond delay="226"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="11"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                      <p:to x="100000" y="95000"/>
+                                    </p:animScale>
+                                    <p:animScale>
+                                      <p:cBhvr>
+                                        <p:cTn id="23" dur="21" decel="50000">
+                                          <p:stCondLst>
+                                            <p:cond delay="229"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="11"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                      <p:to x="100000" y="100000"/>
+                                    </p:animScale>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                               <p:par>
-                                <p:cTn id="11" presetID="22" presetClass="entr" presetSubtype="4" fill="hold" nodeType="withEffect">
+                                <p:cTn id="24" presetID="21" presetClass="emph" presetSubtype="0" repeatCount="indefinite" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:endCondLst>
+                                    <p:cond evt="onNext" delay="0">
+                                      <p:tgtEl>
+                                        <p:sldTgt/>
+                                      </p:tgtEl>
+                                    </p:cond>
+                                  </p:endCondLst>
+                                  <p:iterate type="lt">
+                                    <p:tmPct val="1000"/>
+                                  </p:iterate>
+                                  <p:childTnLst>
+                                    <p:animClr clrSpc="hsl" dir="cw">
+                                      <p:cBhvr override="childStyle">
+                                        <p:cTn id="25" dur="500" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="9">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.color</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:by>
+                                        <p:hsl h="7200000" s="0" l="0"/>
+                                      </p:by>
+                                    </p:animClr>
+                                    <p:animClr clrSpc="hsl" dir="cw">
+                                      <p:cBhvr>
+                                        <p:cTn id="26" dur="500" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="9">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>fillcolor</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:by>
+                                        <p:hsl h="7200000" s="0" l="0"/>
+                                      </p:by>
+                                    </p:animClr>
+                                    <p:animClr clrSpc="hsl" dir="cw">
+                                      <p:cBhvr>
+                                        <p:cTn id="27" dur="500" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="9">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>stroke.color</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:by>
+                                        <p:hsl h="7200000" s="0" l="0"/>
+                                      </p:by>
+                                    </p:animClr>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="28" dur="500" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="9">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>fill.type</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="solid"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                        <p:par>
+                          <p:cTn id="29" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="760"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="30" presetID="10" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="afterEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
-                                        <p:cTn id="12" dur="1" fill="hold">
+                                        <p:cTn id="31" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="3">
-[...3 lines deleted...]
-                                          </p:spTgt>
+                                          <p:spTgt spid="10"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
-                                    <p:animEffect transition="in" filter="wipe(down)">
-[...50 lines deleted...]
-                                          </p:spTgt>
+                                    <p:animEffect transition="in" filter="fade">
+                                      <p:cBhvr>
+                                        <p:cTn id="32" dur="250"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="10"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:animEffect>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
+    <p:bldLst>
+      <p:bldP spid="7" grpId="0" animBg="1"/>
+      <p:bldP spid="11" grpId="0" animBg="1"/>
+      <p:bldP spid="10" grpId="0" animBg="1"/>
+    </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Picture 5"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3"/>
+          <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2769802" y="1740403"/>
-            <a:ext cx="5481062" cy="4105665"/>
+            <a:off x="776521" y="1286138"/>
+            <a:ext cx="10050278" cy="4867954"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
-[...5 lines deleted...]
-          </p:nvPr>
+          <p:cNvPr id="144" name="Rectangular Callout 143"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1159459" y="476686"/>
-            <a:ext cx="9299994" cy="894819"/>
+            <a:off x="4984881" y="2466643"/>
+            <a:ext cx="940789" cy="1737804"/>
           </a:xfrm>
-        </p:spPr>
-[...162 lines deleted...]
-          <a:prstGeom prst="wedgeRoundRectCallout">
+          <a:prstGeom prst="wedgeRectCallout">
             <a:avLst>
-              <a:gd name="adj1" fmla="val 195341"/>
-[...1 lines deleted...]
-              <a:gd name="adj3" fmla="val 16667"/>
+              <a:gd name="adj1" fmla="val -138127"/>
+              <a:gd name="adj2" fmla="val -19755"/>
             </a:avLst>
           </a:prstGeom>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" dirty="0"/>
-[...52 lines deleted...]
-          </p:cNvPicPr>
+              <a:rPr lang="en-US" sz="1000" dirty="0"/>
+              <a:t>You will use these Task links (Time Tracking, Evaluations &amp; Case logs) later in your progression when you start clinical rotations</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="153" name="Title 2"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
-        </p:nvPicPr>
-[...5 lines deleted...]
-        </p:blipFill>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2091367" y="1473915"/>
-            <a:ext cx="2709356" cy="4660539"/>
+            <a:off x="0" y="366821"/>
+            <a:ext cx="10272409" cy="655638"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
-      </p:pic>
-[...22 lines deleted...]
-              <a:rPr lang="en-US" sz="2800" b="1" dirty="0">
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="4200" b="0" i="0" kern="1200">
                 <a:solidFill>
-                  <a:schemeClr val="accent1">
-[...2 lines deleted...]
-                  </a:schemeClr>
+                  <a:schemeClr val="tx2"/>
                 </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr eaLnBrk="1" hangingPunct="1">
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr eaLnBrk="1" hangingPunct="1">
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr eaLnBrk="1" hangingPunct="1">
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr eaLnBrk="1" hangingPunct="1">
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr eaLnBrk="1" hangingPunct="1">
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr eaLnBrk="1" hangingPunct="1">
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr eaLnBrk="1" hangingPunct="1">
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr eaLnBrk="1" hangingPunct="1">
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="3600" b="1" dirty="0">
+                <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Case Logs</a:t>
-[...58 lines deleted...]
-            <a:hlinkClick r:id="rId4" action="ppaction://hlinksldjump"/>
+              <a:t>What you can do from your Home Page</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="154" name="TextBox 153">
+            <a:hlinkClick r:id="rId3" action="ppaction://hlinksldjump"/>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="9601200" y="6351814"/>
-            <a:ext cx="1480855" cy="369332"/>
+            <a:ext cx="1741182" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0">
-[...3 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Back to Menu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Date Placeholder 3"/>
+          <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>08/10/2017</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="8" name="Slide Number Placeholder 7"/>
+          <p:cNvPr id="3" name="Slide Number Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D57F1E4F-1CFF-5643-939E-02111984F565}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>12</a:t>
+              <a:t>11</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="10" name="Rounded Rectangular Callout 9"/>
+          <p:cNvPr id="12" name="Rectangle 11"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5298141" y="4266261"/>
-            <a:ext cx="2195737" cy="777949"/>
+            <a:off x="3159871" y="6286751"/>
+            <a:ext cx="5802807" cy="369332"/>
           </a:xfrm>
-          <a:prstGeom prst="wedgeRoundRectCallout">
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>(Click to advance to next slide throughout this presentation)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Rectangular Callout 13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="104236" y="3643668"/>
+            <a:ext cx="1344571" cy="887605"/>
+          </a:xfrm>
+          <a:prstGeom prst="wedgeRectCallout">
             <a:avLst>
-              <a:gd name="adj1" fmla="val -179458"/>
-[...1 lines deleted...]
-              <a:gd name="adj3" fmla="val 16667"/>
+              <a:gd name="adj1" fmla="val 94915"/>
+              <a:gd name="adj2" fmla="val -116187"/>
             </a:avLst>
           </a:prstGeom>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="en-US" sz="1400"/>
-[...53 lines deleted...]
-          </p:cNvPicPr>
+              <a:rPr lang="en-US" sz="1000" dirty="0"/>
+              <a:t>Click the link “Update this Information” to go to your profile page and make changes</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Rectangular Callout 15"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...5 lines deleted...]
-        </p:blipFill>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1159459" y="2510364"/>
-            <a:ext cx="9156461" cy="1929238"/>
+            <a:off x="9030700" y="4889885"/>
+            <a:ext cx="1393936" cy="756665"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...182 lines deleted...]
-          <a:prstGeom prst="wedgeRoundRectCallout">
+          <a:prstGeom prst="wedgeRectCallout">
             <a:avLst>
-              <a:gd name="adj1" fmla="val -90382"/>
-[...1 lines deleted...]
-              <a:gd name="adj3" fmla="val 16667"/>
+              <a:gd name="adj1" fmla="val -88218"/>
+              <a:gd name="adj2" fmla="val 9614"/>
             </a:avLst>
           </a:prstGeom>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" dirty="0"/>
-              <a:t>Review Data and Select “Confirm”, “Reject” or “Hold” individually or all at once</a:t>
+              <a:rPr lang="en-US" sz="1050" dirty="0"/>
+              <a:t>Links to the Power Point Trainings and Help Docs are found here</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Rectangular Callout 18"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9036143" y="4895333"/>
+            <a:ext cx="1393936" cy="756665"/>
+          </a:xfrm>
+          <a:prstGeom prst="wedgeRectCallout">
+            <a:avLst>
+              <a:gd name="adj1" fmla="val -149716"/>
+              <a:gd name="adj2" fmla="val -186761"/>
+            </a:avLst>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1050" dirty="0"/>
+              <a:t>Links to the Power Point Trainings and Help Docs are found here</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="Rectangular Callout 16"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4985386" y="2466643"/>
+            <a:ext cx="940789" cy="1737804"/>
+          </a:xfrm>
+          <a:prstGeom prst="wedgeRectCallout">
+            <a:avLst>
+              <a:gd name="adj1" fmla="val -154326"/>
+              <a:gd name="adj2" fmla="val 17388"/>
+            </a:avLst>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0"/>
+              <a:t>You will use these Task links (Time Tracking, Evaluations &amp; Case logs) later in your progression when you start clinical rotations</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="Rectangular Callout 17"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4984881" y="2466643"/>
+            <a:ext cx="940789" cy="1737804"/>
+          </a:xfrm>
+          <a:prstGeom prst="wedgeRectCallout">
+            <a:avLst>
+              <a:gd name="adj1" fmla="val -121928"/>
+              <a:gd name="adj2" fmla="val 47307"/>
+            </a:avLst>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0"/>
+              <a:t>You will use these Task links (Time Tracking, Evaluations &amp; Case logs) later in your progression when you start clinical rotations</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1576935731"/>
-[...894 lines deleted...]
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1288891050"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="506150642"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="2000">
         <p14:prism isContent="1"/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="slow">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                         <p:cond evt="onBegin" delay="0">
                           <p:tn val="2"/>
                         </p:cond>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn id="5" presetID="16" presetClass="emph" presetSubtype="0" fill="hold" nodeType="afterEffect">
+                                <p:cTn id="5" presetID="21" presetClass="emph" presetSubtype="0" repeatCount="indefinite" fill="hold" nodeType="withEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
+                                  <p:endCondLst>
+                                    <p:cond evt="onNext" delay="0">
+                                      <p:tgtEl>
+                                        <p:sldTgt/>
+                                      </p:tgtEl>
+                                    </p:cond>
+                                  </p:endCondLst>
                                   <p:iterate type="lt">
-                                    <p:tmPct val="4000"/>
+                                    <p:tmPct val="1000"/>
                                   </p:iterate>
                                   <p:childTnLst>
-                                    <p:set>
+                                    <p:animClr clrSpc="hsl" dir="cw">
                                       <p:cBhvr override="childStyle">
-                                        <p:cTn id="6" dur="1000" fill="hold"/>
-[...1 lines deleted...]
-                                          <p:spTgt spid="5">
+                                        <p:cTn id="6" dur="500" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="12">
                                             <p:txEl>
                                               <p:pRg st="0" end="0"/>
                                             </p:txEl>
                                           </p:spTgt>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.color</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
-                                      <p:to>
-[...9 lines deleted...]
-                                          <p:spTgt spid="5">
+                                      <p:by>
+                                        <p:hsl h="7200000" s="0" l="0"/>
+                                      </p:by>
+                                    </p:animClr>
+                                    <p:animClr clrSpc="hsl" dir="cw">
+                                      <p:cBhvr>
+                                        <p:cTn id="7" dur="500" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="12">
                                             <p:txEl>
                                               <p:pRg st="0" end="0"/>
                                             </p:txEl>
                                           </p:spTgt>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>fillcolor</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
+                                      <p:by>
+                                        <p:hsl h="7200000" s="0" l="0"/>
+                                      </p:by>
+                                    </p:animClr>
+                                    <p:animClr clrSpc="hsl" dir="cw">
+                                      <p:cBhvr>
+                                        <p:cTn id="8" dur="500" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="12">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>stroke.color</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:by>
+                                        <p:hsl h="7200000" s="0" l="0"/>
+                                      </p:by>
+                                    </p:animClr>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="9" dur="500" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="12">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>fill.type</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
                                       <p:to>
-                                        <p:clrVal>
-[...1 lines deleted...]
-                                        </p:clrVal>
+                                        <p:strVal val="solid"/>
                                       </p:to>
                                     </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Picture 5"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3"/>
+          <a:srcRect l="219" t="17667" r="79244" b="5465"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="514533" y="320274"/>
+            <a:ext cx="2993777" cy="6022929"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8594"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF">
+              <a:shade val="85000"/>
+            </a:srgbClr>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst>
+            <a:reflection blurRad="12700" stA="38000" endPos="28000" dist="5000" dir="5400000" sy="-100000" algn="bl" rotWithShape="0"/>
+          </a:effectLst>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Title 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3181738" y="322657"/>
+            <a:ext cx="7388246" cy="655638"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Updating your Biographical Info, continued</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="TextBox 7">
+            <a:hlinkClick r:id="rId4" action="ppaction://hlinksldjump"/>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9601200" y="6351814"/>
+            <a:ext cx="1741182" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Back to Menu</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Rectangular Callout 9"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6287726" y="1062763"/>
+            <a:ext cx="2434728" cy="1311008"/>
+          </a:xfrm>
+          <a:prstGeom prst="wedgeRectCallout">
+            <a:avLst>
+              <a:gd name="adj1" fmla="val -181039"/>
+              <a:gd name="adj2" fmla="val 97242"/>
+            </a:avLst>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Add information or correct existing entries here…</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Rectangular Callout 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7370582" y="3610659"/>
+            <a:ext cx="2434728" cy="1311008"/>
+          </a:xfrm>
+          <a:prstGeom prst="wedgeRectCallout">
+            <a:avLst>
+              <a:gd name="adj1" fmla="val -314456"/>
+              <a:gd name="adj2" fmla="val 143650"/>
+            </a:avLst>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>When you have finished, click the “Update” button to save your changes.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Date Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>08/10/2017</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Slide Number Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{D57F1E4F-1CFF-5643-939E-02111984F565}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>12</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Rectangle 8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3798393" y="6343203"/>
+            <a:ext cx="5802807" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>(Click to advance to next slide throughout this presentation)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="556747011"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="slow" p14:dur="2000">
+        <p14:prism isContent="1"/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition spd="slow">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                        <p:cond evt="onBegin" delay="0">
+                          <p:tn val="2"/>
+                        </p:cond>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="31" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="afterEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
+                                        <p:cTn id="6" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="10"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="7" dur="1000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="10"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_w</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:fltVal val="0"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_w"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
                                         <p:cTn id="8" dur="1000" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="5">
+                                          <p:spTgt spid="10"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_h</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:fltVal val="0"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_h"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="9" dur="1000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="10"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.rotation</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:fltVal val="90"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:fltVal val="0"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:animEffect transition="in" filter="fade">
+                                      <p:cBhvr>
+                                        <p:cTn id="10" dur="1000"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="10"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                        <p:par>
+                          <p:cTn id="11" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="1000"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="12" presetID="31" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="afterEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="13" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="7"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="14" dur="1000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="7"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_w</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:fltVal val="0"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_w"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="15" dur="1000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="7"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_h</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:fltVal val="0"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_h"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="16" dur="1000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="7"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.rotation</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:fltVal val="90"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:fltVal val="0"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:animEffect transition="in" filter="fade">
+                                      <p:cBhvr>
+                                        <p:cTn id="17" dur="1000"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="7"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="18" presetID="21" presetClass="emph" presetSubtype="0" repeatCount="indefinite" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:endCondLst>
+                                    <p:cond evt="onNext" delay="0">
+                                      <p:tgtEl>
+                                        <p:sldTgt/>
+                                      </p:tgtEl>
+                                    </p:cond>
+                                  </p:endCondLst>
+                                  <p:iterate type="lt">
+                                    <p:tmPct val="1000"/>
+                                  </p:iterate>
+                                  <p:childTnLst>
+                                    <p:animClr clrSpc="hsl" dir="cw">
+                                      <p:cBhvr override="childStyle">
+                                        <p:cTn id="19" dur="500" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="9">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.color</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:by>
+                                        <p:hsl h="7200000" s="0" l="0"/>
+                                      </p:by>
+                                    </p:animClr>
+                                    <p:animClr clrSpc="hsl" dir="cw">
+                                      <p:cBhvr>
+                                        <p:cTn id="20" dur="500" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="9">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>fillcolor</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:by>
+                                        <p:hsl h="7200000" s="0" l="0"/>
+                                      </p:by>
+                                    </p:animClr>
+                                    <p:animClr clrSpc="hsl" dir="cw">
+                                      <p:cBhvr>
+                                        <p:cTn id="21" dur="500" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="9">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>stroke.color</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:by>
+                                        <p:hsl h="7200000" s="0" l="0"/>
+                                      </p:by>
+                                    </p:animClr>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="22" dur="500" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="9">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>fill.type</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="solid"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+    <p:bldLst>
+      <p:bldP spid="10" grpId="0" animBg="1"/>
+      <p:bldP spid="7" grpId="0" animBg="1"/>
+    </p:bldLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1171797" y="232162"/>
+            <a:ext cx="9299994" cy="894819"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0" algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Your Passport</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox 3">
+            <a:hlinkClick r:id="rId2" action="ppaction://hlinksldjump"/>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9601200" y="6351814"/>
+            <a:ext cx="1741182" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Back to Menu</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Date Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>08/10/2017</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{D57F1E4F-1CFF-5643-939E-02111984F565}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>13</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Rectangle 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="503853" y="1552462"/>
+            <a:ext cx="9848687" cy="3378104"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:buClr>
+                <a:schemeClr val="accent1">
+                  <a:lumMod val="60000"/>
+                  <a:lumOff val="40000"/>
+                </a:schemeClr>
+              </a:buClr>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0"/>
+              <a:t>The WSU Graduate Student passport is a set of requirements that the student must keep current </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" i="1" dirty="0"/>
+              <a:t>from the first day of school until graduation</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0"/>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" dirty="0"/>
+              <a:t>The WSU student passport requirements are determined by a regional consortia, which is comprised of healthcare organizations, educational institutions and other entities.  The consortia has many functions, one of which is to set the ‘passport’ requirements, a foundational set of preclinical requirements for nursing programs in the region.  The ultimate goal of these requirements is to protect the health and safety of both the student, and the patients and staff the student comes into contact with during their learning experiences at WSU CON.  The consortia reviews evidence based data and best practices in the healthcare industry, making changes to the passport requirements annually.   We have contractual obligations with our healthcare partners/clinical sites to adhere to the requirements in the passport set forth by the coalition.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Rectangle 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3194595" y="6198358"/>
+            <a:ext cx="5802807" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>(Click to advance to next slide throughout this presentation)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3893956934"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="slow" p14:dur="2000">
+        <p14:prism isContent="1"/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition spd="slow">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                        <p:cond evt="onBegin" delay="0">
+                          <p:tn val="2"/>
+                        </p:cond>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="10" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="7">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="fade">
+                                      <p:cBhvr>
+                                        <p:cTn id="7" dur="250"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="7">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="8" presetID="21" presetClass="emph" presetSubtype="0" repeatCount="indefinite" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:endCondLst>
+                                    <p:cond evt="onNext" delay="0">
+                                      <p:tgtEl>
+                                        <p:sldTgt/>
+                                      </p:tgtEl>
+                                    </p:cond>
+                                  </p:endCondLst>
+                                  <p:iterate type="lt">
+                                    <p:tmPct val="1000"/>
+                                  </p:iterate>
+                                  <p:childTnLst>
+                                    <p:animClr clrSpc="hsl" dir="cw">
+                                      <p:cBhvr override="childStyle">
+                                        <p:cTn id="9" dur="500" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="8">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.color</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:by>
+                                        <p:hsl h="7200000" s="0" l="0"/>
+                                      </p:by>
+                                    </p:animClr>
+                                    <p:animClr clrSpc="hsl" dir="cw">
+                                      <p:cBhvr>
+                                        <p:cTn id="10" dur="500" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="8">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>fillcolor</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:by>
+                                        <p:hsl h="7200000" s="0" l="0"/>
+                                      </p:by>
+                                    </p:animClr>
+                                    <p:animClr clrSpc="hsl" dir="cw">
+                                      <p:cBhvr>
+                                        <p:cTn id="11" dur="500" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="8">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>stroke.color</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:by>
+                                        <p:hsl h="7200000" s="0" l="0"/>
+                                      </p:by>
+                                    </p:animClr>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="12" dur="500" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="8">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>fill.type</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="solid"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1159459" y="342211"/>
+            <a:ext cx="9299994" cy="894819"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0" algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Passport Requirements</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox 3">
+            <a:hlinkClick r:id="rId2" action="ppaction://hlinksldjump"/>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9601200" y="6351814"/>
+            <a:ext cx="1741182" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Back to Menu</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Date Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>08/10/2017</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Slide Number Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{D57F1E4F-1CFF-5643-939E-02111984F565}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>14</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Rectangle 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3194595" y="6198358"/>
+            <a:ext cx="5802807" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>(Click to advance to next slide throughout this presentation)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="TextBox 8"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="582706" y="1565440"/>
+            <a:ext cx="9876747" cy="4524315"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="742950" lvl="1" indent="-285750">
+              <a:buClr>
+                <a:srgbClr val="FF0000"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0"/>
+              <a:t>All passport requirements and a description of their required supporting documentation can be found by going to: </a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" sz="2400" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" u="sng" dirty="0">
+                <a:hlinkClick r:id="rId3"/>
+              </a:rPr>
+              <a:t>https://nursing.wsu.edu/current/admitted-students/</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0"/>
+              <a:t> , selecting your program, and then navigating to “Requirements.” </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="742950" lvl="1" indent="-285750">
+              <a:buClr>
+                <a:srgbClr val="FF0000"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0"/>
+              <a:t>Students are responsible for uploading the dates and ANY required documentation into E*Value for all required passport items</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="742950" lvl="1" indent="-285750">
+              <a:buClr>
+                <a:srgbClr val="FF0000"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0"/>
+              <a:t>A current passport is crucial during rotations, in part to fulfill our contractual obligations with clinical sites</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="742950" lvl="1" indent="-285750">
+              <a:buClr>
+                <a:srgbClr val="FF0000"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0"/>
+              <a:t>Staff at the Spokane, Vancouver and Tri-Cities campuses verify that information uploaded by students meets requirements, and assist students as needed</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buClr>
+                <a:schemeClr val="accent1">
+                  <a:lumMod val="60000"/>
+                  <a:lumOff val="40000"/>
+                </a:schemeClr>
+              </a:buClr>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1626655337"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="slow" p14:dur="2000">
+        <p14:prism isContent="1"/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition spd="slow">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                        <p:cond evt="onBegin" delay="0">
+                          <p:tn val="2"/>
+                        </p:cond>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="21" presetClass="emph" presetSubtype="0" repeatCount="indefinite" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:endCondLst>
+                                    <p:cond evt="onNext" delay="0">
+                                      <p:tgtEl>
+                                        <p:sldTgt/>
+                                      </p:tgtEl>
+                                    </p:cond>
+                                  </p:endCondLst>
+                                  <p:iterate type="lt">
+                                    <p:tmPct val="1000"/>
+                                  </p:iterate>
+                                  <p:childTnLst>
+                                    <p:animClr clrSpc="hsl" dir="cw">
+                                      <p:cBhvr override="childStyle">
+                                        <p:cTn id="6" dur="500" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="8">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.color</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:by>
+                                        <p:hsl h="7200000" s="0" l="0"/>
+                                      </p:by>
+                                    </p:animClr>
+                                    <p:animClr clrSpc="hsl" dir="cw">
+                                      <p:cBhvr>
+                                        <p:cTn id="7" dur="500" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="8">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>fillcolor</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:by>
+                                        <p:hsl h="7200000" s="0" l="0"/>
+                                      </p:by>
+                                    </p:animClr>
+                                    <p:animClr clrSpc="hsl" dir="cw">
+                                      <p:cBhvr>
+                                        <p:cTn id="8" dur="500" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="8">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>stroke.color</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:by>
+                                        <p:hsl h="7200000" s="0" l="0"/>
+                                      </p:by>
+                                    </p:animClr>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="9" dur="500" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="8">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>fill.type</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="solid"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="10" presetID="31" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="11" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="9">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="12" dur="250" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="9">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_w</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:fltVal val="0"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_w"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="13" dur="250" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="9">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_h</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:fltVal val="0"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_h"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="14" dur="250" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="9">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.rotation</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:fltVal val="90"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:fltVal val="0"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:animEffect transition="in" filter="fade">
+                                      <p:cBhvr>
+                                        <p:cTn id="15" dur="250"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="9">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="16" presetID="31" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="17" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="9">
+                                            <p:txEl>
+                                              <p:pRg st="1" end="1"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="18" dur="250" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="9">
+                                            <p:txEl>
+                                              <p:pRg st="1" end="1"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_w</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:fltVal val="0"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_w"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="19" dur="250" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="9">
+                                            <p:txEl>
+                                              <p:pRg st="1" end="1"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_h</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:fltVal val="0"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_h"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="20" dur="250" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="9">
+                                            <p:txEl>
+                                              <p:pRg st="1" end="1"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.rotation</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:fltVal val="90"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:fltVal val="0"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:animEffect transition="in" filter="fade">
+                                      <p:cBhvr>
+                                        <p:cTn id="21" dur="250"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="9">
+                                            <p:txEl>
+                                              <p:pRg st="1" end="1"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="22" presetID="31" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="23" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="9">
+                                            <p:txEl>
+                                              <p:pRg st="2" end="2"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="24" dur="250" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="9">
+                                            <p:txEl>
+                                              <p:pRg st="2" end="2"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_w</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:fltVal val="0"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_w"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="25" dur="250" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="9">
+                                            <p:txEl>
+                                              <p:pRg st="2" end="2"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_h</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:fltVal val="0"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_h"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="26" dur="250" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="9">
+                                            <p:txEl>
+                                              <p:pRg st="2" end="2"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.rotation</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:fltVal val="90"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:fltVal val="0"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:animEffect transition="in" filter="fade">
+                                      <p:cBhvr>
+                                        <p:cTn id="27" dur="250"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="9">
+                                            <p:txEl>
+                                              <p:pRg st="2" end="2"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="28" presetID="31" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="29" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="9">
+                                            <p:txEl>
+                                              <p:pRg st="3" end="3"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="30" dur="250" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="9">
+                                            <p:txEl>
+                                              <p:pRg st="3" end="3"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_w</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:fltVal val="0"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_w"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="31" dur="250" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="9">
+                                            <p:txEl>
+                                              <p:pRg st="3" end="3"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_h</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:fltVal val="0"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_h"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="32" dur="250" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="9">
+                                            <p:txEl>
+                                              <p:pRg st="3" end="3"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.rotation</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:fltVal val="90"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:fltVal val="0"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:animEffect transition="in" filter="fade">
+                                      <p:cBhvr>
+                                        <p:cTn id="33" dur="250"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="9">
+                                            <p:txEl>
+                                              <p:pRg st="3" end="3"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="691737" y="749350"/>
+            <a:ext cx="9299994" cy="462225"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Passport Requirements, Continued</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox 3">
+            <a:hlinkClick r:id="rId2" action="ppaction://hlinksldjump"/>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9601200" y="6351814"/>
+            <a:ext cx="1741182" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Back to Menu</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Date Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>08/10/2017</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Slide Number Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{D57F1E4F-1CFF-5643-939E-02111984F565}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>15</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="TextBox 7"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="691737" y="1821958"/>
+            <a:ext cx="9780054" cy="3139321"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>IMPORTANT</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0"/>
+              <a:t>: Allowing a passport item to expire could result in: </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="914400" lvl="1" indent="-457200">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0"/>
+              <a:t>a registration hold, a delay or cessation of your rotation until the item is updated and documented </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="914400" lvl="1" indent="-457200">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0"/>
+              <a:t>not being able to count clinical hours accrued during the time when a passport item is expired </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="914400" lvl="1" indent="-457200">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0"/>
+              <a:t>Performance Improvement Plan (PIP)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Rectangle 8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3194595" y="6198358"/>
+            <a:ext cx="5802807" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>(Click to advance to next slide throughout this presentation)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="319562653"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="slow" p14:dur="2000">
+        <p14:prism isContent="1"/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition spd="slow">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                        <p:cond evt="onBegin" delay="0">
+                          <p:tn val="2"/>
+                        </p:cond>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="21" presetClass="emph" presetSubtype="0" repeatCount="indefinite" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:endCondLst>
+                                    <p:cond evt="onNext" delay="0">
+                                      <p:tgtEl>
+                                        <p:sldTgt/>
+                                      </p:tgtEl>
+                                    </p:cond>
+                                  </p:endCondLst>
+                                  <p:iterate type="lt">
+                                    <p:tmPct val="1000"/>
+                                  </p:iterate>
+                                  <p:childTnLst>
+                                    <p:animClr clrSpc="hsl" dir="cw">
+                                      <p:cBhvr override="childStyle">
+                                        <p:cTn id="6" dur="500" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="9">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.color</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:by>
+                                        <p:hsl h="7200000" s="0" l="0"/>
+                                      </p:by>
+                                    </p:animClr>
+                                    <p:animClr clrSpc="hsl" dir="cw">
+                                      <p:cBhvr>
+                                        <p:cTn id="7" dur="500" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="9">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>fillcolor</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:by>
+                                        <p:hsl h="7200000" s="0" l="0"/>
+                                      </p:by>
+                                    </p:animClr>
+                                    <p:animClr clrSpc="hsl" dir="cw">
+                                      <p:cBhvr>
+                                        <p:cTn id="8" dur="500" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="9">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>stroke.color</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:by>
+                                        <p:hsl h="7200000" s="0" l="0"/>
+                                      </p:by>
+                                    </p:animClr>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="9" dur="500" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="9">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>fill.type</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="solid"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="922412" y="1152284"/>
+            <a:ext cx="10045922" cy="4781836"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="153" name="Title 2"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="366821"/>
+            <a:ext cx="10272409" cy="655638"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="4200" b="0" i="0" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr eaLnBrk="1" hangingPunct="1">
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr eaLnBrk="1" hangingPunct="1">
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr eaLnBrk="1" hangingPunct="1">
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr eaLnBrk="1" hangingPunct="1">
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr eaLnBrk="1" hangingPunct="1">
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr eaLnBrk="1" hangingPunct="1">
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr eaLnBrk="1" hangingPunct="1">
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr eaLnBrk="1" hangingPunct="1">
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="3600" dirty="0">
+                <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Entering and Uploading Passport Items</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="3600" b="1" dirty="0">
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="154" name="TextBox 153">
+            <a:hlinkClick r:id="rId3" action="ppaction://hlinksldjump"/>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9601200" y="6351814"/>
+            <a:ext cx="1741182" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Back to Menu</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Date Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>08/10/2017</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Slide Number Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{D57F1E4F-1CFF-5643-939E-02111984F565}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>16</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Rectangular Callout 10"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2155852" y="1981493"/>
+            <a:ext cx="1689527" cy="524944"/>
+          </a:xfrm>
+          <a:prstGeom prst="wedgeRectCallout">
+            <a:avLst>
+              <a:gd name="adj1" fmla="val -43488"/>
+              <a:gd name="adj2" fmla="val -92043"/>
+            </a:avLst>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1050" dirty="0"/>
+              <a:t>Update your Passport here</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Rectangle 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3159871" y="6286751"/>
+            <a:ext cx="5802807" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>(Click to advance to next slide throughout this presentation)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9" name="Picture 8"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1376890" y="2974846"/>
+            <a:ext cx="1021253" cy="185454"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="599730322"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="slow" p14:dur="2000">
+        <p14:prism isContent="1"/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition spd="slow">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                        <p:cond evt="onBegin" delay="0">
+                          <p:tn val="2"/>
+                        </p:cond>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="21" presetClass="emph" presetSubtype="0" repeatCount="indefinite" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:endCondLst>
+                                    <p:cond evt="onNext" delay="0">
+                                      <p:tgtEl>
+                                        <p:sldTgt/>
+                                      </p:tgtEl>
+                                    </p:cond>
+                                  </p:endCondLst>
+                                  <p:iterate type="lt">
+                                    <p:tmPct val="1000"/>
+                                  </p:iterate>
+                                  <p:childTnLst>
+                                    <p:animClr clrSpc="hsl" dir="cw">
+                                      <p:cBhvr override="childStyle">
+                                        <p:cTn id="6" dur="500" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="12">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.color</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:by>
+                                        <p:hsl h="7200000" s="0" l="0"/>
+                                      </p:by>
+                                    </p:animClr>
+                                    <p:animClr clrSpc="hsl" dir="cw">
+                                      <p:cBhvr>
+                                        <p:cTn id="7" dur="500" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="12">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>fillcolor</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:by>
+                                        <p:hsl h="7200000" s="0" l="0"/>
+                                      </p:by>
+                                    </p:animClr>
+                                    <p:animClr clrSpc="hsl" dir="cw">
+                                      <p:cBhvr>
+                                        <p:cTn id="8" dur="500" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="12">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>stroke.color</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:by>
+                                        <p:hsl h="7200000" s="0" l="0"/>
+                                      </p:by>
+                                    </p:animClr>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="9" dur="500" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="12">
                                             <p:txEl>
                                               <p:pRg st="0" end="0"/>
                                             </p:txEl>
                                           </p:spTgt>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>fill.type</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="solid"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
@@ -12475,330 +14403,4324 @@
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...33 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Picture 5"/>
-          <p:cNvPicPr/>
+          <p:cNvPr id="4" name="Picture 3"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3"/>
+          <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1387052" y="1461816"/>
-            <a:ext cx="5973304" cy="5171640"/>
+            <a:off x="767443" y="1002099"/>
+            <a:ext cx="4674053" cy="5056476"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="Rectangular Callout 6"/>
+          <p:cNvPr id="153" name="Title 2"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="366821"/>
+            <a:ext cx="10272409" cy="655638"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="4200" b="0" i="0" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr eaLnBrk="1" hangingPunct="1">
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr eaLnBrk="1" hangingPunct="1">
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr eaLnBrk="1" hangingPunct="1">
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr eaLnBrk="1" hangingPunct="1">
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr eaLnBrk="1" hangingPunct="1">
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr eaLnBrk="1" hangingPunct="1">
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr eaLnBrk="1" hangingPunct="1">
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr eaLnBrk="1" hangingPunct="1">
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="3600" dirty="0">
+                <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Entering and Uploading Passport Items</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="3600" b="1" dirty="0">
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="154" name="TextBox 153">
+            <a:hlinkClick r:id="rId3" action="ppaction://hlinksldjump"/>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9601200" y="6351814"/>
+            <a:ext cx="1741182" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Back to Menu</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Date Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>08/10/2017</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Slide Number Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{D57F1E4F-1CFF-5643-939E-02111984F565}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>17</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Rectangle 11"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8010813" y="1337638"/>
-            <a:ext cx="2460978" cy="1462006"/>
+            <a:off x="3159871" y="6286751"/>
+            <a:ext cx="5802807" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>(Click to advance to next slide throughout this presentation)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Picture 5"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5676924" y="1022459"/>
+            <a:ext cx="4781550" cy="4962525"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Rectangular Callout 12"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8711251" y="3219841"/>
+            <a:ext cx="1561158" cy="995203"/>
           </a:xfrm>
           <a:prstGeom prst="wedgeRectCallout">
             <a:avLst>
-              <a:gd name="adj1" fmla="val -203469"/>
-              <a:gd name="adj2" fmla="val 59078"/>
+              <a:gd name="adj1" fmla="val -113678"/>
+              <a:gd name="adj2" fmla="val 63949"/>
             </a:avLst>
           </a:prstGeom>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>Select “Manage Personal Records”</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="10" name="Picture 9"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1273374" y="2888587"/>
+            <a:ext cx="1064383" cy="193286"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4205656952"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="slow" p14:dur="2000">
+        <p14:prism isContent="1"/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition spd="slow">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                        <p:cond evt="onBegin" delay="0">
+                          <p:tn val="2"/>
+                        </p:cond>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="21" presetClass="emph" presetSubtype="0" repeatCount="indefinite" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:endCondLst>
+                                    <p:cond evt="onNext" delay="0">
+                                      <p:tgtEl>
+                                        <p:sldTgt/>
+                                      </p:tgtEl>
+                                    </p:cond>
+                                  </p:endCondLst>
+                                  <p:iterate type="lt">
+                                    <p:tmPct val="1000"/>
+                                  </p:iterate>
+                                  <p:childTnLst>
+                                    <p:animClr clrSpc="hsl" dir="cw">
+                                      <p:cBhvr override="childStyle">
+                                        <p:cTn id="6" dur="500" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="12">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.color</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:by>
+                                        <p:hsl h="7200000" s="0" l="0"/>
+                                      </p:by>
+                                    </p:animClr>
+                                    <p:animClr clrSpc="hsl" dir="cw">
+                                      <p:cBhvr>
+                                        <p:cTn id="7" dur="500" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="12">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>fillcolor</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:by>
+                                        <p:hsl h="7200000" s="0" l="0"/>
+                                      </p:by>
+                                    </p:animClr>
+                                    <p:animClr clrSpc="hsl" dir="cw">
+                                      <p:cBhvr>
+                                        <p:cTn id="8" dur="500" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="12">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>stroke.color</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:by>
+                                        <p:hsl h="7200000" s="0" l="0"/>
+                                      </p:by>
+                                    </p:animClr>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="9" dur="500" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="12">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>fill.type</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="solid"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Picture 2"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="394122" y="1447801"/>
+            <a:ext cx="9297831" cy="4997584"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="TextBox 7">
+            <a:hlinkClick r:id="rId4" action="ppaction://hlinksldjump"/>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9601200" y="6351814"/>
+            <a:ext cx="1741182" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>When an evaluation is due, you will receive an email notice that looks like this.</a:t>
-[...6 lines deleted...]
-          <p:cNvPr id="8" name="Rectangular Callout 7"/>
+              <a:t>Back to Menu</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Rectangular Callout 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8218311" y="3025421"/>
-            <a:ext cx="2765777" cy="1343378"/>
+            <a:off x="4136797" y="679572"/>
+            <a:ext cx="3196281" cy="963827"/>
           </a:xfrm>
           <a:prstGeom prst="wedgeRectCallout">
             <a:avLst>
-              <a:gd name="adj1" fmla="val -180425"/>
-              <a:gd name="adj2" fmla="val 73470"/>
+              <a:gd name="adj1" fmla="val -104525"/>
+              <a:gd name="adj2" fmla="val 450709"/>
             </a:avLst>
           </a:prstGeom>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Click anywhere in this link to go to the E*Value screen with access to the evaluation</a:t>
-[...6 lines deleted...]
-          <p:cNvPr id="9" name="Rectangular Callout 8"/>
+              <a:t>Type or Select the date the passport item was satisfied  from calendar</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Date Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>08/10/2017</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{D57F1E4F-1CFF-5643-939E-02111984F565}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>18</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Title 2"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm rot="5400000">
+            <a:off x="7353900" y="3039230"/>
+            <a:ext cx="5791205" cy="577374"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="4200" b="0" i="0" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr eaLnBrk="1" hangingPunct="1">
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr eaLnBrk="1" hangingPunct="1">
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr eaLnBrk="1" hangingPunct="1">
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr eaLnBrk="1" hangingPunct="1">
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr eaLnBrk="1" hangingPunct="1">
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr eaLnBrk="1" hangingPunct="1">
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr eaLnBrk="1" hangingPunct="1">
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr eaLnBrk="1" hangingPunct="1">
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>(entering &amp; uploading </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" dirty="0">
+                <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>passport</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> items, continued)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3419150314"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="slow" p14:dur="2000">
+        <p14:prism isContent="1"/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition spd="slow">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                        <p:cond evt="onBegin" delay="0">
+                          <p:tn val="2"/>
+                        </p:cond>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="32" presetClass="emph" presetSubtype="0" fill="hold" grpId="0" nodeType="afterEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:animRot by="120000">
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="25" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="2"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>r</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                    </p:animRot>
+                                    <p:animRot by="-240000">
+                                      <p:cBhvr>
+                                        <p:cTn id="7" dur="50" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="50"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="2"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>r</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                    </p:animRot>
+                                    <p:animRot by="240000">
+                                      <p:cBhvr>
+                                        <p:cTn id="8" dur="50" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="100"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="2"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>r</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                    </p:animRot>
+                                    <p:animRot by="-240000">
+                                      <p:cBhvr>
+                                        <p:cTn id="9" dur="50" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="150"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="2"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>r</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                    </p:animRot>
+                                    <p:animRot by="120000">
+                                      <p:cBhvr>
+                                        <p:cTn id="10" dur="50" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="200"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="2"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>r</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                    </p:animRot>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+    <p:bldLst>
+      <p:bldP spid="2" grpId="0" animBg="1"/>
+    </p:bldLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3" cstate="screen">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="230222" y="1256190"/>
+            <a:ext cx="9258905" cy="4976661"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="TextBox 7">
+            <a:hlinkClick r:id="rId4" action="ppaction://hlinksldjump"/>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9601200" y="6351814"/>
+            <a:ext cx="1741182" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Back to Menu</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Rectangular Callout 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8432029" y="4594575"/>
-            <a:ext cx="2910353" cy="1338633"/>
+            <a:off x="1894704" y="205273"/>
+            <a:ext cx="3146854" cy="1125138"/>
           </a:xfrm>
           <a:prstGeom prst="wedgeRectCallout">
             <a:avLst>
-              <a:gd name="adj1" fmla="val -142782"/>
-              <a:gd name="adj2" fmla="val -1895"/>
+              <a:gd name="adj1" fmla="val -83832"/>
+              <a:gd name="adj2" fmla="val 415399"/>
             </a:avLst>
           </a:prstGeom>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Note that there is also a handy link in case you have forgotten your login or password!</a:t>
-[...8 lines deleted...]
-          </p:cNvPr>
+              <a:t>To upload supporting documentation for a passport item, click the paperclip icon next to the item’s name</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Rectangular Callout 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5412259" y="1548714"/>
+            <a:ext cx="1828800" cy="612648"/>
+          </a:xfrm>
+          <a:prstGeom prst="wedgeRectCallout">
+            <a:avLst>
+              <a:gd name="adj1" fmla="val -183761"/>
+              <a:gd name="adj2" fmla="val 627180"/>
+            </a:avLst>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Then click “Browse””</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Date Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>08/10/2017</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{D57F1E4F-1CFF-5643-939E-02111984F565}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>19</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Title 2"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm rot="5400000">
+            <a:off x="7132715" y="3048561"/>
+            <a:ext cx="5791205" cy="577374"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="4200" b="0" i="0" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr eaLnBrk="1" hangingPunct="1">
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr eaLnBrk="1" hangingPunct="1">
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr eaLnBrk="1" hangingPunct="1">
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr eaLnBrk="1" hangingPunct="1">
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr eaLnBrk="1" hangingPunct="1">
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr eaLnBrk="1" hangingPunct="1">
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr eaLnBrk="1" hangingPunct="1">
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr eaLnBrk="1" hangingPunct="1">
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>(entering &amp; uploading </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" dirty="0">
+                <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>passport</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> items, continued)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2130564238"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="slow" p14:dur="2000">
+        <p14:prism isContent="1"/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition spd="slow">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                        <p:cond evt="onBegin" delay="0">
+                          <p:tn val="2"/>
+                        </p:cond>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="21" presetClass="entr" presetSubtype="1" fill="hold" grpId="0" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="2"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="wheel(1)">
+                                      <p:cBhvr>
+                                        <p:cTn id="7" dur="250"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="2"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="8" presetID="26" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="9" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="4"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="wipe(down)">
+                                      <p:cBhvr>
+                                        <p:cTn id="10" dur="71">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="4"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="11" dur="224" tmFilter="0,0; 0.14,0.36; 0.43,0.73; 0.71,0.91; 1.0,1.0">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="4"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_x</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x-0.25"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="12" dur="82" tmFilter="0.0,0.0; 0.25,0.07; 0.50,0.2; 0.75,0.467; 1.0,1.0">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="4"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_y</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0" fmla="#ppt_y-sin(pi*$)/3">
+                                          <p:val>
+                                            <p:fltVal val="0.5"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:fltVal val="1"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="13" dur="82" tmFilter="0, 0; 0.125,0.2665; 0.25,0.4; 0.375,0.465; 0.5,0.5;  0.625,0.535; 0.75,0.6; 0.875,0.7335; 1,1">
+                                          <p:stCondLst>
+                                            <p:cond delay="82"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="4"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_y</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0" fmla="#ppt_y-sin(pi*$)/9">
+                                          <p:val>
+                                            <p:fltVal val="0"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:fltVal val="1"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="14" dur="2" tmFilter="0, 0; 0.125,0.2665; 0.25,0.4; 0.375,0.465; 0.5,0.5;  0.625,0.535; 0.75,0.6; 0.875,0.7335; 1,1">
+                                          <p:stCondLst>
+                                            <p:cond delay="163"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="4"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_y</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0" fmla="#ppt_y-sin(pi*$)/27">
+                                          <p:val>
+                                            <p:fltVal val="0"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:fltVal val="1"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="15" dur="1" tmFilter="0, 0; 0.125,0.2665; 0.25,0.4; 0.375,0.465; 0.5,0.5;  0.625,0.535; 0.75,0.6; 0.875,0.7335; 1,1">
+                                          <p:stCondLst>
+                                            <p:cond delay="249"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="4"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_y</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0" fmla="#ppt_y-sin(pi*$)/81">
+                                          <p:val>
+                                            <p:fltVal val="0"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:fltVal val="1"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:animScale>
+                                      <p:cBhvr>
+                                        <p:cTn id="16" dur="1">
+                                          <p:stCondLst>
+                                            <p:cond delay="80"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="4"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                      <p:to x="100000" y="60000"/>
+                                    </p:animScale>
+                                    <p:animScale>
+                                      <p:cBhvr>
+                                        <p:cTn id="17" dur="1" decel="50000">
+                                          <p:stCondLst>
+                                            <p:cond delay="83"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="4"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                      <p:to x="100000" y="100000"/>
+                                    </p:animScale>
+                                    <p:animScale>
+                                      <p:cBhvr>
+                                        <p:cTn id="18" dur="1">
+                                          <p:stCondLst>
+                                            <p:cond delay="161"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="4"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                      <p:to x="100000" y="80000"/>
+                                    </p:animScale>
+                                    <p:animScale>
+                                      <p:cBhvr>
+                                        <p:cTn id="19" dur="1" decel="50000">
+                                          <p:stCondLst>
+                                            <p:cond delay="164"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="4"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                      <p:to x="100000" y="100000"/>
+                                    </p:animScale>
+                                    <p:animScale>
+                                      <p:cBhvr>
+                                        <p:cTn id="20" dur="1">
+                                          <p:stCondLst>
+                                            <p:cond delay="249"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="4"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                      <p:to x="100000" y="90000"/>
+                                    </p:animScale>
+                                    <p:animScale>
+                                      <p:cBhvr>
+                                        <p:cTn id="21" dur="1" decel="50000">
+                                          <p:stCondLst>
+                                            <p:cond delay="249"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="4"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                      <p:to x="100000" y="100000"/>
+                                    </p:animScale>
+                                    <p:animScale>
+                                      <p:cBhvr>
+                                        <p:cTn id="22" dur="1">
+                                          <p:stCondLst>
+                                            <p:cond delay="249"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="4"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                      <p:to x="100000" y="95000"/>
+                                    </p:animScale>
+                                    <p:animScale>
+                                      <p:cBhvr>
+                                        <p:cTn id="23" dur="1" decel="50000">
+                                          <p:stCondLst>
+                                            <p:cond delay="249"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="4"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                      <p:to x="100000" y="100000"/>
+                                    </p:animScale>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+    <p:bldLst>
+      <p:bldP spid="2" grpId="0" animBg="1"/>
+      <p:bldP spid="4" grpId="0" animBg="1"/>
+    </p:bldLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1073933" y="134411"/>
+            <a:ext cx="8825657" cy="834189"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Topics In This Training</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1641399" y="1065276"/>
+            <a:ext cx="8258191" cy="5043423"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:schemeClr val="accent1">
+                  <a:lumMod val="60000"/>
+                  <a:lumOff val="40000"/>
+                </a:schemeClr>
+              </a:buClr>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId2" action="ppaction://hlinksldjump"/>
+              </a:rPr>
+              <a:t>WSU’s Information Systems</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" cap="none" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:schemeClr val="accent1">
+                  <a:lumMod val="60000"/>
+                  <a:lumOff val="40000"/>
+                </a:schemeClr>
+              </a:buClr>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId3" action="ppaction://hlinksldjump"/>
+              </a:rPr>
+              <a:t>Managing Your Email</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" cap="none" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:schemeClr val="accent1">
+                  <a:lumMod val="60000"/>
+                  <a:lumOff val="40000"/>
+                </a:schemeClr>
+              </a:buClr>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId4" action="ppaction://hlinksldjump"/>
+              </a:rPr>
+              <a:t>About E*Value</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" cap="none" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:schemeClr val="accent1">
+                  <a:lumMod val="60000"/>
+                  <a:lumOff val="40000"/>
+                </a:schemeClr>
+              </a:buClr>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId5" action="ppaction://hlinksldjump"/>
+              </a:rPr>
+              <a:t>Logging in</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" cap="none" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:schemeClr val="accent1">
+                  <a:lumMod val="60000"/>
+                  <a:lumOff val="40000"/>
+                </a:schemeClr>
+              </a:buClr>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId6" action="ppaction://hlinksldjump"/>
+              </a:rPr>
+              <a:t>How to Use your Home Page</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" cap="none" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:schemeClr val="accent1">
+                  <a:lumMod val="60000"/>
+                  <a:lumOff val="40000"/>
+                </a:schemeClr>
+              </a:buClr>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId7" action="ppaction://hlinksldjump"/>
+              </a:rPr>
+              <a:t>Update your biographical Information</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" cap="none" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:schemeClr val="accent1">
+                  <a:lumMod val="60000"/>
+                  <a:lumOff val="40000"/>
+                </a:schemeClr>
+              </a:buClr>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId8" action="ppaction://hlinksldjump"/>
+              </a:rPr>
+              <a:t>Your Passport</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" cap="none" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:schemeClr val="accent1">
+                  <a:lumMod val="60000"/>
+                  <a:lumOff val="40000"/>
+                </a:schemeClr>
+              </a:buClr>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId9" action="ppaction://hlinksldjump"/>
+              </a:rPr>
+              <a:t>Review of Passport Requirements</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" cap="none" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:schemeClr val="accent1">
+                  <a:lumMod val="60000"/>
+                  <a:lumOff val="40000"/>
+                </a:schemeClr>
+              </a:buClr>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId10" action="ppaction://hlinksldjump"/>
+              </a:rPr>
+              <a:t>Uploading Passport Items</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" cap="none" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:schemeClr val="accent1">
+                  <a:lumMod val="60000"/>
+                  <a:lumOff val="40000"/>
+                </a:schemeClr>
+              </a:buClr>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId11" action="ppaction://hlinksldjump"/>
+              </a:rPr>
+              <a:t>Passport Tips from Students Who Have Been There</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" cap="none" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:schemeClr val="accent1">
+                  <a:lumMod val="60000"/>
+                  <a:lumOff val="40000"/>
+                </a:schemeClr>
+              </a:buClr>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId12" action="ppaction://hlinksldjump"/>
+              </a:rPr>
+              <a:t>What’s Next - Topics for Year 1 Semester 2 (Training 2)</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" cap="none" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:schemeClr val="accent1">
+                  <a:lumMod val="60000"/>
+                  <a:lumOff val="40000"/>
+                </a:schemeClr>
+              </a:buClr>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId13" action="ppaction://hlinksldjump"/>
+              </a:rPr>
+              <a:t>Who to ask for help</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" cap="none" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox 3"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9601200" y="6351814"/>
-            <a:ext cx="1480855" cy="369332"/>
+            <a:off x="3251200" y="6108700"/>
+            <a:ext cx="4346446" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFF00"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Back to Menu</a:t>
-[...6 lines deleted...]
-          <p:cNvPr id="3" name="Date Placeholder 2"/>
+              <a:t>(Click on any topic to go directly to the slide)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>08/10/2017</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D57F1E4F-1CFF-5643-939E-02111984F565}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>17</a:t>
+              <a:t>2</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2852178758"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1904640293"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="slow" p14:dur="2000">
+        <p14:prism isContent="1"/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition spd="slow">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                        <p:cond evt="onBegin" delay="0">
+                          <p:tn val="2"/>
+                        </p:cond>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="21" presetClass="emph" presetSubtype="0" repeatCount="indefinite" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:endCondLst>
+                                    <p:cond evt="onNext" delay="0">
+                                      <p:tgtEl>
+                                        <p:sldTgt/>
+                                      </p:tgtEl>
+                                    </p:cond>
+                                  </p:endCondLst>
+                                  <p:iterate type="wd">
+                                    <p:tmPct val="10000"/>
+                                  </p:iterate>
+                                  <p:childTnLst>
+                                    <p:animClr clrSpc="hsl" dir="cw">
+                                      <p:cBhvr override="childStyle">
+                                        <p:cTn id="6" dur="1000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="4">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.color</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:by>
+                                        <p:hsl h="7200000" s="0" l="0"/>
+                                      </p:by>
+                                    </p:animClr>
+                                    <p:animClr clrSpc="hsl" dir="cw">
+                                      <p:cBhvr>
+                                        <p:cTn id="7" dur="1000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="4">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>fillcolor</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:by>
+                                        <p:hsl h="7200000" s="0" l="0"/>
+                                      </p:by>
+                                    </p:animClr>
+                                    <p:animClr clrSpc="hsl" dir="cw">
+                                      <p:cBhvr>
+                                        <p:cTn id="8" dur="1000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="4">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>stroke.color</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:by>
+                                        <p:hsl h="7200000" s="0" l="0"/>
+                                      </p:by>
+                                    </p:animClr>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="9" dur="1000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="4">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>fill.type</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="solid"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="10" presetID="31" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="11" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="12" dur="250" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_w</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:fltVal val="0"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_w"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="13" dur="250" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_h</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:fltVal val="0"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_h"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="14" dur="250" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.rotation</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:fltVal val="90"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:fltVal val="0"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:animEffect transition="in" filter="fade">
+                                      <p:cBhvr>
+                                        <p:cTn id="15" dur="250"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="16" presetID="31" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="17" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="1" end="1"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="18" dur="250" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="1" end="1"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_w</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:fltVal val="0"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_w"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="19" dur="250" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="1" end="1"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_h</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:fltVal val="0"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_h"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="20" dur="250" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="1" end="1"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.rotation</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:fltVal val="90"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:fltVal val="0"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:animEffect transition="in" filter="fade">
+                                      <p:cBhvr>
+                                        <p:cTn id="21" dur="250"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="1" end="1"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="22" presetID="31" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="23" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="2" end="2"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="24" dur="250" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="2" end="2"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_w</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:fltVal val="0"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_w"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="25" dur="250" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="2" end="2"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_h</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:fltVal val="0"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_h"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="26" dur="250" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="2" end="2"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.rotation</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:fltVal val="90"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:fltVal val="0"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:animEffect transition="in" filter="fade">
+                                      <p:cBhvr>
+                                        <p:cTn id="27" dur="250"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="2" end="2"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="28" presetID="31" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="29" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="3" end="3"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="30" dur="250" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="3" end="3"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_w</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:fltVal val="0"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_w"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="31" dur="250" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="3" end="3"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_h</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:fltVal val="0"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_h"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="32" dur="250" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="3" end="3"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.rotation</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:fltVal val="90"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:fltVal val="0"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:animEffect transition="in" filter="fade">
+                                      <p:cBhvr>
+                                        <p:cTn id="33" dur="250"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="3" end="3"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="34" presetID="31" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="35" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="4" end="4"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="36" dur="250" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="4" end="4"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_w</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:fltVal val="0"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_w"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="37" dur="250" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="4" end="4"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_h</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:fltVal val="0"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_h"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="38" dur="250" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="4" end="4"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.rotation</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:fltVal val="90"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:fltVal val="0"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:animEffect transition="in" filter="fade">
+                                      <p:cBhvr>
+                                        <p:cTn id="39" dur="250"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="4" end="4"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="40" presetID="31" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="41" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="5" end="5"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="42" dur="250" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="5" end="5"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_w</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:fltVal val="0"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_w"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="43" dur="250" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="5" end="5"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_h</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:fltVal val="0"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_h"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="44" dur="250" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="5" end="5"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.rotation</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:fltVal val="90"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:fltVal val="0"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:animEffect transition="in" filter="fade">
+                                      <p:cBhvr>
+                                        <p:cTn id="45" dur="250"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="5" end="5"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="46" presetID="31" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="47" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="6" end="6"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="48" dur="250" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="6" end="6"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_w</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:fltVal val="0"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_w"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="49" dur="250" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="6" end="6"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_h</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:fltVal val="0"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_h"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="50" dur="250" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="6" end="6"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.rotation</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:fltVal val="90"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:fltVal val="0"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:animEffect transition="in" filter="fade">
+                                      <p:cBhvr>
+                                        <p:cTn id="51" dur="250"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="6" end="6"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="52" presetID="31" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="53" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="7" end="7"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="54" dur="250" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="7" end="7"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_w</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:fltVal val="0"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_w"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="55" dur="250" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="7" end="7"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_h</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:fltVal val="0"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_h"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="56" dur="250" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="7" end="7"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.rotation</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:fltVal val="90"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:fltVal val="0"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:animEffect transition="in" filter="fade">
+                                      <p:cBhvr>
+                                        <p:cTn id="57" dur="250"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="7" end="7"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="58" presetID="31" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="59" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="8" end="8"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="60" dur="250" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="8" end="8"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_w</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:fltVal val="0"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_w"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="61" dur="250" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="8" end="8"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_h</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:fltVal val="0"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_h"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="62" dur="250" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="8" end="8"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.rotation</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:fltVal val="90"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:fltVal val="0"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:animEffect transition="in" filter="fade">
+                                      <p:cBhvr>
+                                        <p:cTn id="63" dur="250"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="8" end="8"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="64" presetID="31" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="65" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="9" end="9"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="66" dur="250" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="9" end="9"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_w</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:fltVal val="0"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_w"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="67" dur="250" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="9" end="9"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_h</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:fltVal val="0"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_h"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="68" dur="250" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="9" end="9"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.rotation</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:fltVal val="90"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:fltVal val="0"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:animEffect transition="in" filter="fade">
+                                      <p:cBhvr>
+                                        <p:cTn id="69" dur="250"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="9" end="9"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="70" presetID="31" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="71" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="10" end="10"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="72" dur="250" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="10" end="10"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_w</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:fltVal val="0"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_w"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="73" dur="250" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="10" end="10"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_h</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:fltVal val="0"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_h"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="74" dur="250" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="10" end="10"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.rotation</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:fltVal val="90"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:fltVal val="0"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:animEffect transition="in" filter="fade">
+                                      <p:cBhvr>
+                                        <p:cTn id="75" dur="250"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="10" end="10"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="76" presetID="31" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="77" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="11" end="11"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="78" dur="250" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="11" end="11"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_w</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:fltVal val="0"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_w"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="79" dur="250" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="11" end="11"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_h</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:fltVal val="0"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_h"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="80" dur="250" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="11" end="11"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.rotation</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:fltVal val="90"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:fltVal val="0"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:animEffect transition="in" filter="fade">
+                                      <p:cBhvr>
+                                        <p:cTn id="81" dur="250"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="11" end="11"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+    <p:bldLst>
+      <p:bldP spid="3" grpId="0" uiExpand="1" build="p"/>
+    </p:bldLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1063311" y="756377"/>
+            <a:ext cx="8057589" cy="5101451"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="TextBox 7">
+            <a:hlinkClick r:id="rId4" action="ppaction://hlinksldjump"/>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9601200" y="6351814"/>
+            <a:ext cx="1741182" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Back to Menu</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Rectangular Callout 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="601119" y="295729"/>
+            <a:ext cx="6355493" cy="851753"/>
+          </a:xfrm>
+          <a:prstGeom prst="wedgeRectCallout">
+            <a:avLst>
+              <a:gd name="adj1" fmla="val -10567"/>
+              <a:gd name="adj2" fmla="val 133524"/>
+            </a:avLst>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Navigate to the file’s location on your computer and click to select</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Only upload .pdf or .jpg files</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Rectangular Callout 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5750011" y="3517556"/>
+            <a:ext cx="2347784" cy="612648"/>
+          </a:xfrm>
+          <a:prstGeom prst="wedgeRectCallout">
+            <a:avLst>
+              <a:gd name="adj1" fmla="val 31168"/>
+              <a:gd name="adj2" fmla="val 275843"/>
+            </a:avLst>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Then click the “open” button</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Date Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>08/10/2017</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{D57F1E4F-1CFF-5643-939E-02111984F565}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>20</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Rectangular Callout 10"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4979543" y="1269309"/>
+            <a:ext cx="2875006" cy="925686"/>
+          </a:xfrm>
+          <a:prstGeom prst="wedgeRectCallout">
+            <a:avLst>
+              <a:gd name="adj1" fmla="val -86760"/>
+              <a:gd name="adj2" fmla="val 383756"/>
+            </a:avLst>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Make sure your file’s name appears here</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Rectangle 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3194595" y="6198358"/>
+            <a:ext cx="5802807" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>(Click to advance to next slide throughout this presentation)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Title 2"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm rot="5400000">
+            <a:off x="6780740" y="3136531"/>
+            <a:ext cx="5791205" cy="577374"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="4200" b="0" i="0" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr eaLnBrk="1" hangingPunct="1">
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr eaLnBrk="1" hangingPunct="1">
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr eaLnBrk="1" hangingPunct="1">
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr eaLnBrk="1" hangingPunct="1">
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr eaLnBrk="1" hangingPunct="1">
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr eaLnBrk="1" hangingPunct="1">
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr eaLnBrk="1" hangingPunct="1">
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr eaLnBrk="1" hangingPunct="1">
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>(entering &amp; uploading </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" dirty="0">
+                <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>passport</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> items, continued)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3775961861"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="2000">
         <p14:prism isContent="1"/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="slow">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
@@ -12810,3511 +18732,985 @@
                         <p:cond evt="onBegin" delay="0">
                           <p:tn val="2"/>
                         </p:cond>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="5" presetID="31" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="withEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="6" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="7"/>
+                                          <p:spTgt spid="2"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                     <p:anim calcmode="lin" valueType="num">
                                       <p:cBhvr>
-                                        <p:cTn id="7" dur="500" fill="hold"/>
-[...1 lines deleted...]
-                                          <p:spTgt spid="7"/>
+                                        <p:cTn id="7" dur="250" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="2"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>ppt_w</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:tavLst>
                                         <p:tav tm="0">
                                           <p:val>
                                             <p:fltVal val="0"/>
                                           </p:val>
                                         </p:tav>
                                         <p:tav tm="100000">
                                           <p:val>
                                             <p:strVal val="#ppt_w"/>
                                           </p:val>
                                         </p:tav>
                                       </p:tavLst>
                                     </p:anim>
                                     <p:anim calcmode="lin" valueType="num">
                                       <p:cBhvr>
-                                        <p:cTn id="8" dur="500" fill="hold"/>
-[...1 lines deleted...]
-                                          <p:spTgt spid="7"/>
+                                        <p:cTn id="8" dur="250" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="2"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>ppt_h</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:tavLst>
                                         <p:tav tm="0">
                                           <p:val>
                                             <p:fltVal val="0"/>
                                           </p:val>
                                         </p:tav>
                                         <p:tav tm="100000">
                                           <p:val>
                                             <p:strVal val="#ppt_h"/>
                                           </p:val>
                                         </p:tav>
                                       </p:tavLst>
                                     </p:anim>
                                     <p:anim calcmode="lin" valueType="num">
                                       <p:cBhvr>
-                                        <p:cTn id="9" dur="500" fill="hold"/>
-[...1 lines deleted...]
-                                          <p:spTgt spid="7"/>
+                                        <p:cTn id="9" dur="250" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="2"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.rotation</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:tavLst>
                                         <p:tav tm="0">
                                           <p:val>
                                             <p:fltVal val="90"/>
                                           </p:val>
                                         </p:tav>
                                         <p:tav tm="100000">
                                           <p:val>
                                             <p:fltVal val="0"/>
                                           </p:val>
                                         </p:tav>
                                       </p:tavLst>
                                     </p:anim>
                                     <p:animEffect transition="in" filter="fade">
                                       <p:cBhvr>
-                                        <p:cTn id="10" dur="500"/>
-[...1 lines deleted...]
-                                          <p:spTgt spid="7"/>
+                                        <p:cTn id="10" dur="250"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="2"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:animEffect>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                               <p:par>
-                                <p:cTn id="11" presetID="31" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="withEffect">
+                                <p:cTn id="11" presetID="26" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="withEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="12" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="8"/>
+                                          <p:spTgt spid="4"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="wipe(down)">
+                                      <p:cBhvr>
+                                        <p:cTn id="13" dur="71">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="4"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="14" dur="224" tmFilter="0,0; 0.14,0.36; 0.43,0.73; 0.71,0.91; 1.0,1.0">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="4"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_x</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x-0.25"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="15" dur="82" tmFilter="0.0,0.0; 0.25,0.07; 0.50,0.2; 0.75,0.467; 1.0,1.0">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="4"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_y</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0" fmla="#ppt_y-sin(pi*$)/3">
+                                          <p:val>
+                                            <p:fltVal val="0.5"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:fltVal val="1"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="16" dur="82" tmFilter="0, 0; 0.125,0.2665; 0.25,0.4; 0.375,0.465; 0.5,0.5;  0.625,0.535; 0.75,0.6; 0.875,0.7335; 1,1">
+                                          <p:stCondLst>
+                                            <p:cond delay="82"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="4"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_y</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0" fmla="#ppt_y-sin(pi*$)/9">
+                                          <p:val>
+                                            <p:fltVal val="0"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:fltVal val="1"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="17" dur="2" tmFilter="0, 0; 0.125,0.2665; 0.25,0.4; 0.375,0.465; 0.5,0.5;  0.625,0.535; 0.75,0.6; 0.875,0.7335; 1,1">
+                                          <p:stCondLst>
+                                            <p:cond delay="163"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="4"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_y</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0" fmla="#ppt_y-sin(pi*$)/27">
+                                          <p:val>
+                                            <p:fltVal val="0"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:fltVal val="1"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="18" dur="1" tmFilter="0, 0; 0.125,0.2665; 0.25,0.4; 0.375,0.465; 0.5,0.5;  0.625,0.535; 0.75,0.6; 0.875,0.7335; 1,1">
+                                          <p:stCondLst>
+                                            <p:cond delay="249"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="4"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_y</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0" fmla="#ppt_y-sin(pi*$)/81">
+                                          <p:val>
+                                            <p:fltVal val="0"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:fltVal val="1"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:animScale>
+                                      <p:cBhvr>
+                                        <p:cTn id="19" dur="1">
+                                          <p:stCondLst>
+                                            <p:cond delay="80"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="4"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                      <p:to x="100000" y="60000"/>
+                                    </p:animScale>
+                                    <p:animScale>
+                                      <p:cBhvr>
+                                        <p:cTn id="20" dur="1" decel="50000">
+                                          <p:stCondLst>
+                                            <p:cond delay="83"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="4"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                      <p:to x="100000" y="100000"/>
+                                    </p:animScale>
+                                    <p:animScale>
+                                      <p:cBhvr>
+                                        <p:cTn id="21" dur="1">
+                                          <p:stCondLst>
+                                            <p:cond delay="161"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="4"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                      <p:to x="100000" y="80000"/>
+                                    </p:animScale>
+                                    <p:animScale>
+                                      <p:cBhvr>
+                                        <p:cTn id="22" dur="1" decel="50000">
+                                          <p:stCondLst>
+                                            <p:cond delay="164"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="4"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                      <p:to x="100000" y="100000"/>
+                                    </p:animScale>
+                                    <p:animScale>
+                                      <p:cBhvr>
+                                        <p:cTn id="23" dur="1">
+                                          <p:stCondLst>
+                                            <p:cond delay="249"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="4"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                      <p:to x="100000" y="90000"/>
+                                    </p:animScale>
+                                    <p:animScale>
+                                      <p:cBhvr>
+                                        <p:cTn id="24" dur="1" decel="50000">
+                                          <p:stCondLst>
+                                            <p:cond delay="249"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="4"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                      <p:to x="100000" y="100000"/>
+                                    </p:animScale>
+                                    <p:animScale>
+                                      <p:cBhvr>
+                                        <p:cTn id="25" dur="1">
+                                          <p:stCondLst>
+                                            <p:cond delay="249"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="4"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                      <p:to x="100000" y="95000"/>
+                                    </p:animScale>
+                                    <p:animScale>
+                                      <p:cBhvr>
+                                        <p:cTn id="26" dur="1" decel="50000">
+                                          <p:stCondLst>
+                                            <p:cond delay="249"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="4"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                      <p:to x="100000" y="100000"/>
+                                    </p:animScale>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="27" presetID="31" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="28" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="11"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                     <p:anim calcmode="lin" valueType="num">
                                       <p:cBhvr>
-                                        <p:cTn id="13" dur="500" fill="hold"/>
-[...1 lines deleted...]
-                                          <p:spTgt spid="8"/>
+                                        <p:cTn id="29" dur="250" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="11"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>ppt_w</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:tavLst>
                                         <p:tav tm="0">
                                           <p:val>
                                             <p:fltVal val="0"/>
                                           </p:val>
                                         </p:tav>
                                         <p:tav tm="100000">
                                           <p:val>
                                             <p:strVal val="#ppt_w"/>
                                           </p:val>
                                         </p:tav>
                                       </p:tavLst>
                                     </p:anim>
                                     <p:anim calcmode="lin" valueType="num">
                                       <p:cBhvr>
-                                        <p:cTn id="14" dur="500" fill="hold"/>
-[...1 lines deleted...]
-                                          <p:spTgt spid="8"/>
+                                        <p:cTn id="30" dur="250" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="11"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>ppt_h</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:tavLst>
                                         <p:tav tm="0">
                                           <p:val>
                                             <p:fltVal val="0"/>
                                           </p:val>
                                         </p:tav>
                                         <p:tav tm="100000">
                                           <p:val>
                                             <p:strVal val="#ppt_h"/>
                                           </p:val>
                                         </p:tav>
                                       </p:tavLst>
                                     </p:anim>
                                     <p:anim calcmode="lin" valueType="num">
                                       <p:cBhvr>
-                                        <p:cTn id="15" dur="500" fill="hold"/>
-[...1 lines deleted...]
-                                          <p:spTgt spid="8"/>
+                                        <p:cTn id="31" dur="250" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="11"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.rotation</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:tavLst>
                                         <p:tav tm="0">
                                           <p:val>
                                             <p:fltVal val="90"/>
                                           </p:val>
                                         </p:tav>
                                         <p:tav tm="100000">
                                           <p:val>
                                             <p:fltVal val="0"/>
                                           </p:val>
                                         </p:tav>
                                       </p:tavLst>
                                     </p:anim>
                                     <p:animEffect transition="in" filter="fade">
                                       <p:cBhvr>
-                                        <p:cTn id="16" dur="500"/>
-[...1 lines deleted...]
-                                          <p:spTgt spid="8"/>
+                                        <p:cTn id="32" dur="250"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="11"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:animEffect>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                               <p:par>
-                                <p:cTn id="17" presetID="31" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="withEffect">
+                                <p:cTn id="33" presetID="21" presetClass="emph" presetSubtype="0" repeatCount="indefinite" fill="hold" nodeType="withEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
+                                  <p:endCondLst>
+                                    <p:cond evt="onNext" delay="0">
+                                      <p:tgtEl>
+                                        <p:sldTgt/>
+                                      </p:tgtEl>
+                                    </p:cond>
+                                  </p:endCondLst>
+                                  <p:iterate type="lt">
+                                    <p:tmPct val="1000"/>
+                                  </p:iterate>
                                   <p:childTnLst>
+                                    <p:animClr clrSpc="hsl" dir="cw">
+                                      <p:cBhvr override="childStyle">
+                                        <p:cTn id="34" dur="500" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="12">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.color</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:by>
+                                        <p:hsl h="7200000" s="0" l="0"/>
+                                      </p:by>
+                                    </p:animClr>
+                                    <p:animClr clrSpc="hsl" dir="cw">
+                                      <p:cBhvr>
+                                        <p:cTn id="35" dur="500" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="12">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>fillcolor</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:by>
+                                        <p:hsl h="7200000" s="0" l="0"/>
+                                      </p:by>
+                                    </p:animClr>
+                                    <p:animClr clrSpc="hsl" dir="cw">
+                                      <p:cBhvr>
+                                        <p:cTn id="36" dur="500" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="12">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>stroke.color</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:by>
+                                        <p:hsl h="7200000" s="0" l="0"/>
+                                      </p:by>
+                                    </p:animClr>
                                     <p:set>
                                       <p:cBhvr>
-                                        <p:cTn id="18" dur="1" fill="hold">
-[...5 lines deleted...]
-                                          <p:spTgt spid="9"/>
+                                        <p:cTn id="37" dur="500" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="12">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
                                         </p:tgtEl>
                                         <p:attrNameLst>
-                                          <p:attrName>style.visibility</p:attrName>
+                                          <p:attrName>fill.type</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
-                                        <p:strVal val="visible"/>
+                                        <p:strVal val="solid"/>
                                       </p:to>
                                     </p:set>
-                                    <p:anim calcmode="lin" valueType="num">
-[...75 lines deleted...]
-                                    </p:animEffect>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
     <p:bldLst>
-      <p:bldP spid="7" grpId="0" animBg="1"/>
-[...1 lines deleted...]
-      <p:bldP spid="9" grpId="0" animBg="1"/>
+      <p:bldP spid="2" grpId="0" animBg="1"/>
+      <p:bldP spid="4" grpId="0" animBg="1"/>
+      <p:bldP spid="11" grpId="0" animBg="1"/>
     </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="9" name="Picture 8"/>
+          <p:cNvPr id="3" name="Picture 2"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3"/>
+          <a:blip r:embed="rId3" cstate="screen">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1747837" y="2000250"/>
-            <a:ext cx="8696325" cy="2857500"/>
+            <a:off x="557855" y="1716364"/>
+            <a:ext cx="8506047" cy="4572000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
-[...5 lines deleted...]
-          </p:nvPr>
+          <p:cNvPr id="8" name="TextBox 7">
+            <a:hlinkClick r:id="rId4" action="ppaction://hlinksldjump"/>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="587022" y="476686"/>
-[...31 lines deleted...]
-            <a:ext cx="11341509" cy="738664"/>
+            <a:off x="9601200" y="6351814"/>
+            <a:ext cx="1741182" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square">
+          <a:bodyPr wrap="none" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr lvl="0"/>
-[...14 lines deleted...]
-          <p:cNvPr id="7" name="Rectangular Callout 6"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Back to Menu</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Rectangular Callout 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7700962" y="3429000"/>
-            <a:ext cx="2743200" cy="1290945"/>
+            <a:off x="943583" y="679572"/>
+            <a:ext cx="2844156" cy="1169773"/>
           </a:xfrm>
           <a:prstGeom prst="wedgeRectCallout">
             <a:avLst>
-              <a:gd name="adj1" fmla="val -232092"/>
-              <a:gd name="adj2" fmla="val 29227"/>
+              <a:gd name="adj1" fmla="val 40471"/>
+              <a:gd name="adj2" fmla="val 257218"/>
             </a:avLst>
           </a:prstGeom>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>To complete an evaluation, click here</a:t>
-[...9 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+              <a:t>If your document uploaded correctly, you should see an abbreviation of its name here</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Rectangular Callout 5"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9601200" y="6351814"/>
-[...372 lines deleted...]
-            <a:ext cx="2691246" cy="1787236"/>
+            <a:off x="5890054" y="2059459"/>
+            <a:ext cx="1820563" cy="612648"/>
           </a:xfrm>
           <a:prstGeom prst="wedgeRectCallout">
             <a:avLst>
-              <a:gd name="adj1" fmla="val -125853"/>
-              <a:gd name="adj2" fmla="val 42151"/>
+              <a:gd name="adj1" fmla="val 98340"/>
+              <a:gd name="adj2" fmla="val 285636"/>
             </a:avLst>
           </a:prstGeom>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>The evaluation form will look something like this (depending upon the type of evaluation)</a:t>
-[...34 lines deleted...]
-              <a:t>Back to Menu</a:t>
+              <a:t>Click the “Add” button to save it.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>08/10/2017</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Slide Number Placeholder 4"/>
+          <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D57F1E4F-1CFF-5643-939E-02111984F565}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>19</a:t>
+              <a:t>21</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-    </p:spTree>
-[...203 lines deleted...]
-            <a:spLocks noGrp="1"/>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Title 2"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
           </p:cNvSpPr>
-          <p:nvPr>
-[...1 lines deleted...]
-          </p:nvPr>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm>
-[...1971 lines deleted...]
-            <a:ext cx="5469809" cy="4102357"/>
+          <a:xfrm rot="5400000">
+            <a:off x="6885618" y="3134134"/>
+            <a:ext cx="5791205" cy="577374"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
-      </p:pic>
-[...21 lines deleted...]
-              <a:rPr lang="en-US" sz="3600" b="1" dirty="0">
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="4200" b="0" i="0" kern="1200">
                 <a:solidFill>
-                  <a:schemeClr val="accent1">
-[...2 lines deleted...]
-                  </a:schemeClr>
+                  <a:schemeClr val="tx2"/>
                 </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr eaLnBrk="1" hangingPunct="1">
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr eaLnBrk="1" hangingPunct="1">
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr eaLnBrk="1" hangingPunct="1">
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr eaLnBrk="1" hangingPunct="1">
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr eaLnBrk="1" hangingPunct="1">
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr eaLnBrk="1" hangingPunct="1">
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr eaLnBrk="1" hangingPunct="1">
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr eaLnBrk="1" hangingPunct="1">
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Suspending an evaluation</a:t>
-[...8 lines deleted...]
-                </a:solidFill>
+              <a:t>(entering &amp; uploading </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" dirty="0">
+                <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-            </a:br>
-[...4 lines deleted...]
-                </a:solidFill>
+              <a:t>passport</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>There are situations when you will need to suspend an evaluation:  i.e.  faculty assignments changed and you are not the correct clinical faculty for the student, you only need to complete two evaluations for a placement that is split between two sites with the same preceptor, etc.  </a:t>
-[...224 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+              <a:t> items, continued)</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3443301152"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1578319874"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="2000">
         <p14:prism isContent="1"/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="slow">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
@@ -16326,3250 +19722,2465 @@
                         <p:cond evt="onBegin" delay="0">
                           <p:tn val="2"/>
                         </p:cond>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="5" presetID="31" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="withEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="6" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="9"/>
+                                          <p:spTgt spid="2"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                     <p:anim calcmode="lin" valueType="num">
                                       <p:cBhvr>
-                                        <p:cTn id="7" dur="500" fill="hold"/>
-[...1 lines deleted...]
-                                          <p:spTgt spid="9"/>
+                                        <p:cTn id="7" dur="250" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="2"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>ppt_w</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:tavLst>
                                         <p:tav tm="0">
                                           <p:val>
                                             <p:fltVal val="0"/>
                                           </p:val>
                                         </p:tav>
                                         <p:tav tm="100000">
                                           <p:val>
                                             <p:strVal val="#ppt_w"/>
                                           </p:val>
                                         </p:tav>
                                       </p:tavLst>
                                     </p:anim>
                                     <p:anim calcmode="lin" valueType="num">
                                       <p:cBhvr>
-                                        <p:cTn id="8" dur="500" fill="hold"/>
-[...1 lines deleted...]
-                                          <p:spTgt spid="9"/>
+                                        <p:cTn id="8" dur="250" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="2"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>ppt_h</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:tavLst>
                                         <p:tav tm="0">
                                           <p:val>
                                             <p:fltVal val="0"/>
                                           </p:val>
                                         </p:tav>
                                         <p:tav tm="100000">
                                           <p:val>
                                             <p:strVal val="#ppt_h"/>
                                           </p:val>
                                         </p:tav>
                                       </p:tavLst>
                                     </p:anim>
                                     <p:anim calcmode="lin" valueType="num">
                                       <p:cBhvr>
-                                        <p:cTn id="9" dur="500" fill="hold"/>
-[...1 lines deleted...]
-                                          <p:spTgt spid="9"/>
+                                        <p:cTn id="9" dur="250" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="2"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.rotation</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:tavLst>
                                         <p:tav tm="0">
                                           <p:val>
                                             <p:fltVal val="90"/>
                                           </p:val>
                                         </p:tav>
                                         <p:tav tm="100000">
                                           <p:val>
                                             <p:fltVal val="0"/>
                                           </p:val>
                                         </p:tav>
                                       </p:tavLst>
                                     </p:anim>
                                     <p:animEffect transition="in" filter="fade">
                                       <p:cBhvr>
-                                        <p:cTn id="10" dur="500"/>
-[...1 lines deleted...]
-                                          <p:spTgt spid="9"/>
+                                        <p:cTn id="10" dur="250"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="2"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:animEffect>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                               <p:par>
-                                <p:cTn id="11" presetID="31" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="withEffect">
+                                <p:cTn id="11" presetID="26" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="withEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="12" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="11"/>
+                                          <p:spTgt spid="6"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
+                                    <p:animEffect transition="in" filter="wipe(down)">
+                                      <p:cBhvr>
+                                        <p:cTn id="13" dur="71">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="6"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
                                     <p:anim calcmode="lin" valueType="num">
                                       <p:cBhvr>
-                                        <p:cTn id="13" dur="500" fill="hold"/>
-[...1 lines deleted...]
-                                          <p:spTgt spid="11"/>
+                                        <p:cTn id="14" dur="224" tmFilter="0,0; 0.14,0.36; 0.43,0.73; 0.71,0.91; 1.0,1.0">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="6"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
-                                          <p:attrName>ppt_w</p:attrName>
+                                          <p:attrName>ppt_x</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:tavLst>
                                         <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x-0.25"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="15" dur="82" tmFilter="0.0,0.0; 0.25,0.07; 0.50,0.2; 0.75,0.467; 1.0,1.0">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="6"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_y</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0" fmla="#ppt_y-sin(pi*$)/3">
+                                          <p:val>
+                                            <p:fltVal val="0.5"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:fltVal val="1"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="16" dur="82" tmFilter="0, 0; 0.125,0.2665; 0.25,0.4; 0.375,0.465; 0.5,0.5;  0.625,0.535; 0.75,0.6; 0.875,0.7335; 1,1">
+                                          <p:stCondLst>
+                                            <p:cond delay="82"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="6"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_y</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0" fmla="#ppt_y-sin(pi*$)/9">
                                           <p:val>
                                             <p:fltVal val="0"/>
                                           </p:val>
                                         </p:tav>
                                         <p:tav tm="100000">
                                           <p:val>
-                                            <p:strVal val="#ppt_w"/>
+                                            <p:fltVal val="1"/>
                                           </p:val>
                                         </p:tav>
                                       </p:tavLst>
                                     </p:anim>
                                     <p:anim calcmode="lin" valueType="num">
                                       <p:cBhvr>
-                                        <p:cTn id="14" dur="500" fill="hold"/>
-[...1 lines deleted...]
-                                          <p:spTgt spid="11"/>
+                                        <p:cTn id="17" dur="2" tmFilter="0, 0; 0.125,0.2665; 0.25,0.4; 0.375,0.465; 0.5,0.5;  0.625,0.535; 0.75,0.6; 0.875,0.7335; 1,1">
+                                          <p:stCondLst>
+                                            <p:cond delay="163"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="6"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
-                                          <p:attrName>ppt_h</p:attrName>
+                                          <p:attrName>ppt_y</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:tavLst>
-                                        <p:tav tm="0">
+                                        <p:tav tm="0" fmla="#ppt_y-sin(pi*$)/27">
                                           <p:val>
                                             <p:fltVal val="0"/>
                                           </p:val>
                                         </p:tav>
                                         <p:tav tm="100000">
                                           <p:val>
-                                            <p:strVal val="#ppt_h"/>
+                                            <p:fltVal val="1"/>
                                           </p:val>
                                         </p:tav>
                                       </p:tavLst>
                                     </p:anim>
                                     <p:anim calcmode="lin" valueType="num">
                                       <p:cBhvr>
-                                        <p:cTn id="15" dur="500" fill="hold"/>
-[...1 lines deleted...]
-                                          <p:spTgt spid="11"/>
+                                        <p:cTn id="18" dur="1" tmFilter="0, 0; 0.125,0.2665; 0.25,0.4; 0.375,0.465; 0.5,0.5;  0.625,0.535; 0.75,0.6; 0.875,0.7335; 1,1">
+                                          <p:stCondLst>
+                                            <p:cond delay="249"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="6"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
-                                          <p:attrName>style.rotation</p:attrName>
+                                          <p:attrName>ppt_y</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:tavLst>
-                                        <p:tav tm="0">
+                                        <p:tav tm="0" fmla="#ppt_y-sin(pi*$)/81">
                                           <p:val>
-                                            <p:fltVal val="90"/>
+                                            <p:fltVal val="0"/>
                                           </p:val>
                                         </p:tav>
                                         <p:tav tm="100000">
                                           <p:val>
-                                            <p:fltVal val="0"/>
+                                            <p:fltVal val="1"/>
                                           </p:val>
                                         </p:tav>
                                       </p:tavLst>
                                     </p:anim>
-                                    <p:animEffect transition="in" filter="fade">
-[...6 lines deleted...]
-                                    </p:animEffect>
+                                    <p:animScale>
+                                      <p:cBhvr>
+                                        <p:cTn id="19" dur="1">
+                                          <p:stCondLst>
+                                            <p:cond delay="80"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="6"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                      <p:to x="100000" y="60000"/>
+                                    </p:animScale>
+                                    <p:animScale>
+                                      <p:cBhvr>
+                                        <p:cTn id="20" dur="1" decel="50000">
+                                          <p:stCondLst>
+                                            <p:cond delay="83"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="6"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                      <p:to x="100000" y="100000"/>
+                                    </p:animScale>
+                                    <p:animScale>
+                                      <p:cBhvr>
+                                        <p:cTn id="21" dur="1">
+                                          <p:stCondLst>
+                                            <p:cond delay="161"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="6"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                      <p:to x="100000" y="80000"/>
+                                    </p:animScale>
+                                    <p:animScale>
+                                      <p:cBhvr>
+                                        <p:cTn id="22" dur="1" decel="50000">
+                                          <p:stCondLst>
+                                            <p:cond delay="164"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="6"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                      <p:to x="100000" y="100000"/>
+                                    </p:animScale>
+                                    <p:animScale>
+                                      <p:cBhvr>
+                                        <p:cTn id="23" dur="1">
+                                          <p:stCondLst>
+                                            <p:cond delay="249"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="6"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                      <p:to x="100000" y="90000"/>
+                                    </p:animScale>
+                                    <p:animScale>
+                                      <p:cBhvr>
+                                        <p:cTn id="24" dur="1" decel="50000">
+                                          <p:stCondLst>
+                                            <p:cond delay="249"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="6"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                      <p:to x="100000" y="100000"/>
+                                    </p:animScale>
+                                    <p:animScale>
+                                      <p:cBhvr>
+                                        <p:cTn id="25" dur="1">
+                                          <p:stCondLst>
+                                            <p:cond delay="249"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="6"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                      <p:to x="100000" y="95000"/>
+                                    </p:animScale>
+                                    <p:animScale>
+                                      <p:cBhvr>
+                                        <p:cTn id="26" dur="1" decel="50000">
+                                          <p:stCondLst>
+                                            <p:cond delay="249"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="6"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                      <p:to x="100000" y="100000"/>
+                                    </p:animScale>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
     <p:bldLst>
-      <p:bldP spid="9" grpId="0" animBg="1"/>
-      <p:bldP spid="11" grpId="0" animBg="1"/>
+      <p:bldP spid="2" grpId="0" animBg="1"/>
+      <p:bldP spid="6" grpId="0" animBg="1"/>
     </p:bldLst>
   </p:timing>
-</p:sld>
-[...214 lines deleted...]
-  </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...8 lines deleted...]
-        </p:nvSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Picture 2"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3" cstate="screen">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1159459" y="476686"/>
-[...31 lines deleted...]
-            <a:ext cx="11341509" cy="738664"/>
+            <a:off x="571754" y="2509934"/>
+            <a:ext cx="8506047" cy="1520889"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
-        <p:txBody>
-[...149 lines deleted...]
-            <a:hlinkClick r:id="rId3" action="ppaction://hlinksldjump"/>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="TextBox 7">
+            <a:hlinkClick r:id="rId4" action="ppaction://hlinksldjump"/>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="9601200" y="6351814"/>
-            <a:ext cx="1480855" cy="369332"/>
+            <a:ext cx="1741182" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0">
-[...3 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Back to Menu</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Rectangular Callout 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3772894" y="4485985"/>
+            <a:ext cx="2372497" cy="1485860"/>
+          </a:xfrm>
+          <a:prstGeom prst="wedgeRectCallout">
+            <a:avLst>
+              <a:gd name="adj1" fmla="val 149163"/>
+              <a:gd name="adj2" fmla="val -119142"/>
+            </a:avLst>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>If you want to revise your entry or delete this file, click on the “Edit” icon here</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Rectangular Callout 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1330328" y="255372"/>
+            <a:ext cx="4341341" cy="2030627"/>
+          </a:xfrm>
+          <a:prstGeom prst="wedgeRectCallout">
+            <a:avLst>
+              <a:gd name="adj1" fmla="val 17461"/>
+              <a:gd name="adj2" fmla="val 114382"/>
+            </a:avLst>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Your item will now be highlighted in yellow, indicating that it is pending.  WSU Passport Compliance Staff at your campus will verify that the documentation is correct and change the status to either “met” (or “not met” if there is an issue with the documentation)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>08/10/2017</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D57F1E4F-1CFF-5643-939E-02111984F565}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>22</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...4 lines deleted...]
-          </p:cNvPicPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Title 2"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
-        </p:nvPicPr>
-[...16 lines deleted...]
-            <a:ext cx="9430232" cy="1220285"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm rot="5400000">
+            <a:off x="7314249" y="3352191"/>
+            <a:ext cx="5791205" cy="577374"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="4200" b="0" i="0" kern="1200">
                 <a:solidFill>
-                  <a:srgbClr val="FFFFFF"/>
+                  <a:schemeClr val="tx2"/>
                 </a:solidFill>
-              </a14:hiddenFill>
-[...3 lines deleted...]
-      </p:pic>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr eaLnBrk="1" hangingPunct="1">
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr eaLnBrk="1" hangingPunct="1">
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr eaLnBrk="1" hangingPunct="1">
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr eaLnBrk="1" hangingPunct="1">
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr eaLnBrk="1" hangingPunct="1">
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr eaLnBrk="1" hangingPunct="1">
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr eaLnBrk="1" hangingPunct="1">
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr eaLnBrk="1" hangingPunct="1">
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>(entering &amp; uploading </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" dirty="0">
+                <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>passport</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> items, continued)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1256954607"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1176252699"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="2000">
         <p14:prism isContent="1"/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="slow">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                         <p:cond evt="onBegin" delay="0">
                           <p:tn val="2"/>
                         </p:cond>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn id="5" presetID="53" presetClass="entr" presetSubtype="16" fill="hold" nodeType="withEffect">
+                                <p:cTn id="5" presetID="31" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="withEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="6" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="5">
-[...3 lines deleted...]
-                                          </p:spTgt>
+                                          <p:spTgt spid="2"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                     <p:anim calcmode="lin" valueType="num">
                                       <p:cBhvr>
-                                        <p:cTn id="7" dur="500" fill="hold"/>
-[...5 lines deleted...]
-                                          </p:spTgt>
+                                        <p:cTn id="7" dur="250" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="2"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>ppt_w</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:tavLst>
                                         <p:tav tm="0">
                                           <p:val>
                                             <p:fltVal val="0"/>
                                           </p:val>
                                         </p:tav>
                                         <p:tav tm="100000">
                                           <p:val>
                                             <p:strVal val="#ppt_w"/>
                                           </p:val>
                                         </p:tav>
                                       </p:tavLst>
                                     </p:anim>
                                     <p:anim calcmode="lin" valueType="num">
                                       <p:cBhvr>
-                                        <p:cTn id="8" dur="500" fill="hold"/>
-[...5 lines deleted...]
-                                          </p:spTgt>
+                                        <p:cTn id="8" dur="250" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="2"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>ppt_h</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:tavLst>
                                         <p:tav tm="0">
                                           <p:val>
                                             <p:fltVal val="0"/>
                                           </p:val>
                                         </p:tav>
                                         <p:tav tm="100000">
                                           <p:val>
                                             <p:strVal val="#ppt_h"/>
                                           </p:val>
                                         </p:tav>
                                       </p:tavLst>
                                     </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="9" dur="250" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="2"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.rotation</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:fltVal val="90"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:fltVal val="0"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
                                     <p:animEffect transition="in" filter="fade">
                                       <p:cBhvr>
-                                        <p:cTn id="9" dur="500"/>
-[...5 lines deleted...]
-                                          </p:spTgt>
+                                        <p:cTn id="10" dur="250"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="2"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:animEffect>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                               <p:par>
-                                <p:cTn id="10" presetID="53" presetClass="entr" presetSubtype="16" fill="hold" nodeType="withEffect">
+                                <p:cTn id="11" presetID="26" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="withEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
-                                        <p:cTn id="11" dur="1" fill="hold">
+                                        <p:cTn id="12" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="5">
-[...3 lines deleted...]
-                                          </p:spTgt>
+                                          <p:spTgt spid="6"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
+                                    <p:animEffect transition="in" filter="wipe(down)">
+                                      <p:cBhvr>
+                                        <p:cTn id="13" dur="71">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="6"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
                                     <p:anim calcmode="lin" valueType="num">
                                       <p:cBhvr>
-                                        <p:cTn id="12" dur="500" fill="hold"/>
-[...5 lines deleted...]
-                                          </p:spTgt>
+                                        <p:cTn id="14" dur="224" tmFilter="0,0; 0.14,0.36; 0.43,0.73; 0.71,0.91; 1.0,1.0">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="6"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
-                                          <p:attrName>ppt_w</p:attrName>
+                                          <p:attrName>ppt_x</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:tavLst>
                                         <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x-0.25"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="15" dur="82" tmFilter="0.0,0.0; 0.25,0.07; 0.50,0.2; 0.75,0.467; 1.0,1.0">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="6"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_y</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0" fmla="#ppt_y-sin(pi*$)/3">
+                                          <p:val>
+                                            <p:fltVal val="0.5"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:fltVal val="1"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="16" dur="82" tmFilter="0, 0; 0.125,0.2665; 0.25,0.4; 0.375,0.465; 0.5,0.5;  0.625,0.535; 0.75,0.6; 0.875,0.7335; 1,1">
+                                          <p:stCondLst>
+                                            <p:cond delay="82"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="6"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_y</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0" fmla="#ppt_y-sin(pi*$)/9">
                                           <p:val>
                                             <p:fltVal val="0"/>
                                           </p:val>
                                         </p:tav>
                                         <p:tav tm="100000">
                                           <p:val>
-                                            <p:strVal val="#ppt_w"/>
+                                            <p:fltVal val="1"/>
                                           </p:val>
                                         </p:tav>
                                       </p:tavLst>
                                     </p:anim>
                                     <p:anim calcmode="lin" valueType="num">
                                       <p:cBhvr>
-                                        <p:cTn id="13" dur="500" fill="hold"/>
-[...5 lines deleted...]
-                                          </p:spTgt>
+                                        <p:cTn id="17" dur="2" tmFilter="0, 0; 0.125,0.2665; 0.25,0.4; 0.375,0.465; 0.5,0.5;  0.625,0.535; 0.75,0.6; 0.875,0.7335; 1,1">
+                                          <p:stCondLst>
+                                            <p:cond delay="163"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="6"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
-                                          <p:attrName>ppt_h</p:attrName>
+                                          <p:attrName>ppt_y</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:tavLst>
-                                        <p:tav tm="0">
+                                        <p:tav tm="0" fmla="#ppt_y-sin(pi*$)/27">
                                           <p:val>
                                             <p:fltVal val="0"/>
                                           </p:val>
                                         </p:tav>
                                         <p:tav tm="100000">
                                           <p:val>
-                                            <p:strVal val="#ppt_h"/>
+                                            <p:fltVal val="1"/>
                                           </p:val>
                                         </p:tav>
                                       </p:tavLst>
                                     </p:anim>
-                                    <p:animEffect transition="in" filter="fade">
-[...10 lines deleted...]
-                                    </p:animEffect>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="18" dur="1" tmFilter="0, 0; 0.125,0.2665; 0.25,0.4; 0.375,0.465; 0.5,0.5;  0.625,0.535; 0.75,0.6; 0.875,0.7335; 1,1">
+                                          <p:stCondLst>
+                                            <p:cond delay="249"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="6"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_y</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0" fmla="#ppt_y-sin(pi*$)/81">
+                                          <p:val>
+                                            <p:fltVal val="0"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:fltVal val="1"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:animScale>
+                                      <p:cBhvr>
+                                        <p:cTn id="19" dur="1">
+                                          <p:stCondLst>
+                                            <p:cond delay="80"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="6"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                      <p:to x="100000" y="60000"/>
+                                    </p:animScale>
+                                    <p:animScale>
+                                      <p:cBhvr>
+                                        <p:cTn id="20" dur="1" decel="50000">
+                                          <p:stCondLst>
+                                            <p:cond delay="83"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="6"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                      <p:to x="100000" y="100000"/>
+                                    </p:animScale>
+                                    <p:animScale>
+                                      <p:cBhvr>
+                                        <p:cTn id="21" dur="1">
+                                          <p:stCondLst>
+                                            <p:cond delay="161"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="6"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                      <p:to x="100000" y="80000"/>
+                                    </p:animScale>
+                                    <p:animScale>
+                                      <p:cBhvr>
+                                        <p:cTn id="22" dur="1" decel="50000">
+                                          <p:stCondLst>
+                                            <p:cond delay="164"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="6"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                      <p:to x="100000" y="100000"/>
+                                    </p:animScale>
+                                    <p:animScale>
+                                      <p:cBhvr>
+                                        <p:cTn id="23" dur="1">
+                                          <p:stCondLst>
+                                            <p:cond delay="249"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="6"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                      <p:to x="100000" y="90000"/>
+                                    </p:animScale>
+                                    <p:animScale>
+                                      <p:cBhvr>
+                                        <p:cTn id="24" dur="1" decel="50000">
+                                          <p:stCondLst>
+                                            <p:cond delay="249"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="6"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                      <p:to x="100000" y="100000"/>
+                                    </p:animScale>
+                                    <p:animScale>
+                                      <p:cBhvr>
+                                        <p:cTn id="25" dur="1">
+                                          <p:stCondLst>
+                                            <p:cond delay="249"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="6"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                      <p:to x="100000" y="95000"/>
+                                    </p:animScale>
+                                    <p:animScale>
+                                      <p:cBhvr>
+                                        <p:cTn id="26" dur="1" decel="50000">
+                                          <p:stCondLst>
+                                            <p:cond delay="249"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="6"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                      <p:to x="100000" y="100000"/>
+                                    </p:animScale>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
+    <p:bldLst>
+      <p:bldP spid="6" grpId="0" animBg="1"/>
+      <p:bldP spid="2" grpId="0" animBg="1"/>
+    </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Picture 2"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
-        </p:nvSpPr>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3" cstate="screen">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1054734" y="1508285"/>
-            <a:ext cx="9297806" cy="3583032"/>
+            <a:off x="653143" y="3405673"/>
+            <a:ext cx="8769250" cy="992931"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
-        <p:txBody>
-[...265 lines deleted...]
-            <a:hlinkClick r:id="rId3" action="ppaction://hlinksldjump"/>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="TextBox 7">
+            <a:hlinkClick r:id="rId4" action="ppaction://hlinksldjump"/>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="9601200" y="6351814"/>
-            <a:ext cx="1480855" cy="369332"/>
+            <a:ext cx="1741182" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0">
-[...3 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Back to Menu</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Rectangular Callout 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1560271" y="679572"/>
+            <a:ext cx="4275437" cy="1181156"/>
+          </a:xfrm>
+          <a:prstGeom prst="wedgeRectCallout">
+            <a:avLst>
+              <a:gd name="adj1" fmla="val 107102"/>
+              <a:gd name="adj2" fmla="val 213891"/>
+            </a:avLst>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>When your item has been reviewed and approved, it will be highlighted in green.  Obviously, an all-green passport is a beautiful thing!! </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>08/10/2017</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D57F1E4F-1CFF-5643-939E-02111984F565}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>23</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...4 lines deleted...]
-          </p:cNvPicPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Title 2"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
-        </p:nvPicPr>
-[...5 lines deleted...]
-        </p:blipFill>
+        </p:nvSpPr>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="5915851" cy="1571844"/>
+          <a:xfrm rot="5400000">
+            <a:off x="6994284" y="2346431"/>
+            <a:ext cx="5791205" cy="577374"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="4200" b="0" i="0" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr eaLnBrk="1" hangingPunct="1">
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr eaLnBrk="1" hangingPunct="1">
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr eaLnBrk="1" hangingPunct="1">
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr eaLnBrk="1" hangingPunct="1">
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr eaLnBrk="1" hangingPunct="1">
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr eaLnBrk="1" hangingPunct="1">
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr eaLnBrk="1" hangingPunct="1">
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr eaLnBrk="1" hangingPunct="1">
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>(entering &amp; uploading </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" dirty="0">
+                <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>passport</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> items, continued)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3273488375"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1499462083"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="2000">
         <p14:prism isContent="1"/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="slow">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                         <p:cond evt="onBegin" delay="0">
                           <p:tn val="2"/>
                         </p:cond>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn id="5" presetID="53" presetClass="entr" presetSubtype="16" fill="hold" nodeType="withEffect">
+                                <p:cTn id="5" presetID="22" presetClass="entr" presetSubtype="4" fill="hold" grpId="0" nodeType="afterEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="6" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="5">
-[...3 lines deleted...]
-                                          </p:spTgt>
+                                          <p:spTgt spid="2"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
-                                    <p:anim calcmode="lin" valueType="num">
-[...352 lines deleted...]
-                                          </p:spTgt>
+                                    <p:animEffect transition="in" filter="wipe(down)">
+                                      <p:cBhvr>
+                                        <p:cTn id="7" dur="250"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="2"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:animEffect>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
+    <p:bldLst>
+      <p:bldP spid="2" grpId="0" animBg="1"/>
+    </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
-[...209 lines deleted...]
-          <p:cNvPr id="6" name="TextBox 5">
+          <p:cNvPr id="8" name="TextBox 7">
             <a:hlinkClick r:id="rId3" action="ppaction://hlinksldjump"/>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="9601200" y="6351814"/>
-            <a:ext cx="1480855" cy="369332"/>
+            <a:ext cx="1741182" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0">
-[...3 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Back to Menu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>08/10/2017</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D57F1E4F-1CFF-5643-939E-02111984F565}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>24</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Picture 6"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4" cstate="email">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="552675" y="1672898"/>
+            <a:ext cx="9048525" cy="4863582"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Rectangular Callout 8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3023117" y="718457"/>
+            <a:ext cx="2174033" cy="1418253"/>
+          </a:xfrm>
+          <a:prstGeom prst="wedgeRectCallout">
+            <a:avLst>
+              <a:gd name="adj1" fmla="val 227236"/>
+              <a:gd name="adj2" fmla="val 263979"/>
+            </a:avLst>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>To add another document to an item, click the “Edit” icon</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Rectangular Callout 9"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2489200" y="2566482"/>
+            <a:ext cx="2209833" cy="1049338"/>
+          </a:xfrm>
+          <a:prstGeom prst="wedgeRectCallout">
+            <a:avLst>
+              <a:gd name="adj1" fmla="val 249889"/>
+              <a:gd name="adj2" fmla="val 224817"/>
+            </a:avLst>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0"/>
+              <a:t>Use this icon to add additional documents for renewals as well.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Title 2"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm rot="5400000">
+            <a:off x="7247507" y="3167525"/>
+            <a:ext cx="5791205" cy="577374"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="4200" b="0" i="0" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr eaLnBrk="1" hangingPunct="1">
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr eaLnBrk="1" hangingPunct="1">
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr eaLnBrk="1" hangingPunct="1">
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr eaLnBrk="1" hangingPunct="1">
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr eaLnBrk="1" hangingPunct="1">
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr eaLnBrk="1" hangingPunct="1">
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr eaLnBrk="1" hangingPunct="1">
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr eaLnBrk="1" hangingPunct="1">
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>(entering &amp; uploading </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" dirty="0">
+                <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>passport</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> items, continued)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Rectangular Callout 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5450372" y="718456"/>
+            <a:ext cx="2174033" cy="1418253"/>
+          </a:xfrm>
+          <a:prstGeom prst="wedgeRectCallout">
+            <a:avLst>
+              <a:gd name="adj1" fmla="val 15648"/>
+              <a:gd name="adj2" fmla="val 37663"/>
+            </a:avLst>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>NOTE:  DO NOT delete old attachments when adding new ones!</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3803499156"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1666712392"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="slow" p14:dur="2000">
+        <p14:prism isContent="1"/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition spd="slow">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ctrTitle"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1438274" y="2885226"/>
+            <a:ext cx="9380989" cy="1541794"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:br>
+              <a:rPr lang="en-US" sz="5000" dirty="0"/>
+            </a:br>
+            <a:br>
+              <a:rPr lang="en-US" sz="2400" dirty="0"/>
+            </a:br>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Picture 6"/>
+          <p:cNvPicPr/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2" cstate="screen">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="380604" y="607902"/>
+            <a:ext cx="1314382" cy="1395408"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Rectangle 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3194595" y="6198358"/>
+            <a:ext cx="5802807" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>(Click to advance to next slide throughout this presentation)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="TextBox 5"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1149752" y="2697710"/>
+            <a:ext cx="10123939" cy="1815882"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0"/>
+              <a:t>Set reminders in your Outlook calendar for upcoming passport items that will be expiring.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0"/>
+              <a:t>If you don’t have a scanner, use your phone to take photos of required passport documents to upload</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Date Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm rot="5400000">
+            <a:off x="10155639" y="1790701"/>
+            <a:ext cx="990599" cy="304799"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>08/10/2017</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Slide Number Placeholder 7"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10352540" y="295729"/>
+            <a:ext cx="838199" cy="767687"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{D57F1E4F-1CFF-5643-939E-02111984F565}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>25</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="TextBox 9">
+            <a:hlinkClick r:id="rId3" action="ppaction://hlinksldjump"/>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9627948" y="6248830"/>
+            <a:ext cx="1741182" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:prstClr val="white"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Back to Menu</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Rectangle 10"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2095018" y="1090021"/>
+            <a:ext cx="7234151" cy="1323439"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="4000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg2">
+                    <a:lumMod val="40000"/>
+                    <a:lumOff val="60000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Passport Tips From Students Who Have Been There</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="4000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="591598743"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="2000">
         <p14:prism isContent="1"/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="slow">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                         <p:cond evt="onBegin" delay="0">
                           <p:tn val="2"/>
                         </p:cond>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn id="5" presetID="53" presetClass="entr" presetSubtype="16" fill="hold" nodeType="afterEffect">
+                                <p:cTn id="5" presetID="21" presetClass="emph" presetSubtype="0" repeatCount="indefinite" fill="hold" nodeType="withEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
+                                  <p:endCondLst>
+                                    <p:cond evt="onNext" delay="0">
+                                      <p:tgtEl>
+                                        <p:sldTgt/>
+                                      </p:tgtEl>
+                                    </p:cond>
+                                  </p:endCondLst>
+                                  <p:iterate type="lt">
+                                    <p:tmPct val="1000"/>
+                                  </p:iterate>
                                   <p:childTnLst>
-                                    <p:set>
-[...5 lines deleted...]
-                                        </p:cTn>
+                                    <p:animClr clrSpc="hsl" dir="cw">
+                                      <p:cBhvr override="childStyle">
+                                        <p:cTn id="6" dur="500" fill="hold"/>
                                         <p:tgtEl>
                                           <p:spTgt spid="5">
                                             <p:txEl>
                                               <p:pRg st="0" end="0"/>
                                             </p:txEl>
                                           </p:spTgt>
                                         </p:tgtEl>
                                         <p:attrNameLst>
-                                          <p:attrName>style.visibility</p:attrName>
+                                          <p:attrName>style.color</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
-                                      <p:to>
-[...3 lines deleted...]
-                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:by>
+                                        <p:hsl h="7200000" s="0" l="0"/>
+                                      </p:by>
+                                    </p:animClr>
+                                    <p:animClr clrSpc="hsl" dir="cw">
                                       <p:cBhvr>
                                         <p:cTn id="7" dur="500" fill="hold"/>
                                         <p:tgtEl>
                                           <p:spTgt spid="5">
                                             <p:txEl>
                                               <p:pRg st="0" end="0"/>
                                             </p:txEl>
                                           </p:spTgt>
                                         </p:tgtEl>
                                         <p:attrNameLst>
-                                          <p:attrName>ppt_w</p:attrName>
+                                          <p:attrName>fillcolor</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
-                                      <p:tavLst>
-[...12 lines deleted...]
-                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:by>
+                                        <p:hsl h="7200000" s="0" l="0"/>
+                                      </p:by>
+                                    </p:animClr>
+                                    <p:animClr clrSpc="hsl" dir="cw">
                                       <p:cBhvr>
                                         <p:cTn id="8" dur="500" fill="hold"/>
                                         <p:tgtEl>
                                           <p:spTgt spid="5">
                                             <p:txEl>
                                               <p:pRg st="0" end="0"/>
                                             </p:txEl>
                                           </p:spTgt>
                                         </p:tgtEl>
                                         <p:attrNameLst>
-                                          <p:attrName>ppt_h</p:attrName>
+                                          <p:attrName>stroke.color</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
-                                      <p:tavLst>
-[...14 lines deleted...]
-                                        <p:cTn id="9" dur="500"/>
+                                      <p:by>
+                                        <p:hsl h="7200000" s="0" l="0"/>
+                                      </p:by>
+                                    </p:animClr>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="9" dur="500" fill="hold"/>
                                         <p:tgtEl>
                                           <p:spTgt spid="5">
                                             <p:txEl>
                                               <p:pRg st="0" end="0"/>
                                             </p:txEl>
                                           </p:spTgt>
                                         </p:tgtEl>
-                                      </p:cBhvr>
-[...23 lines deleted...]
-                                        </p:tgtEl>
                                         <p:attrNameLst>
-                                          <p:attrName>style.visibility</p:attrName>
+                                          <p:attrName>fill.type</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
-                                        <p:strVal val="visible"/>
+                                        <p:strVal val="solid"/>
                                       </p:to>
                                     </p:set>
-                                    <p:anim calcmode="lin" valueType="num">
-[...805 lines deleted...]
-                                    </p:animEffect>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
@@ -19579,1219 +22190,372 @@
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Title 2"/>
+          <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="598754" y="216977"/>
-            <a:ext cx="8825657" cy="887305"/>
+            <a:off x="873624" y="633582"/>
+            <a:ext cx="9320501" cy="924482"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-              <a:rPr lang="en-US" sz="3600" b="1" dirty="0">
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>What’s Next?</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" b="1" dirty="0">
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Text Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1053204" y="2459880"/>
+            <a:ext cx="10223863" cy="2569319"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" cap="none" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="accent1">
-[...2 lines deleted...]
-                  </a:schemeClr>
+                  <a:schemeClr val="tx1"/>
                 </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
               </a:rPr>
-              <a:t>Student Training Outline</a:t>
-            </a:r>
+              <a:t>This presentation covers most of what you need to know about fulfilling student requirements prior to starting your first year.  Training #2 reviews biographic fields and passport items but is primarily designed to help you through the process of locating and then requesting sites for your clinical placements in year 2.  </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>You can check it out now just to see what lies ahead, but </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>you should view it carefully 4 to 6 months in advance of starting rotations.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>  The clinical placement coordinator at your campus will work with you to find placement, but many sites fill quickly and if a chosen site does not have a current contract, it can take three to four months at minimum to get a contract in place. Avoid the stress and plan ahead!</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" cap="none" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FFFF00"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="TextBox 4">
-            <a:hlinkClick r:id="rId3" action="ppaction://hlinksldjump"/>
+            <a:hlinkClick r:id="rId2" action="ppaction://hlinksldjump"/>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="9601200" y="6351814"/>
-            <a:ext cx="1480855" cy="369332"/>
+            <a:ext cx="1741182" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="FFFF00"/>
+                  <a:prstClr val="white"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Back to Menu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:graphicFrame>
-[...1035 lines deleted...]
-          <p:cNvPr id="2" name="Date Placeholder 1"/>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>08/10/2017</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D57F1E4F-1CFF-5643-939E-02111984F565}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>26</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3494166993"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3828629540"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="2000">
         <p14:prism isContent="1"/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="slow">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                        <p:cond evt="onBegin" delay="0">
+                          <p:tn val="2"/>
+                        </p:cond>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="16" presetClass="emph" presetSubtype="0" repeatCount="indefinite" fill="hold" grpId="0" nodeType="afterEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:endCondLst>
+                                    <p:cond evt="onNext" delay="0">
+                                      <p:tgtEl>
+                                        <p:sldTgt/>
+                                      </p:tgtEl>
+                                    </p:cond>
+                                  </p:endCondLst>
+                                  <p:iterate type="lt">
+                                    <p:tmPct val="8000"/>
+                                  </p:iterate>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr override="childStyle">
+                                        <p:cTn id="6" dur="2000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="2"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.color</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:clrVal>
+                                          <a:srgbClr val="29D36A"/>
+                                        </p:clrVal>
+                                      </p:to>
+                                    </p:set>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="7" dur="2000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="2"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>fillcolor</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:clrVal>
+                                          <a:srgbClr val="29D36A"/>
+                                        </p:clrVal>
+                                      </p:to>
+                                    </p:set>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="8" dur="2000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="2"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>fill.type</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="solid"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+    <p:bldLst>
+      <p:bldP spid="2" grpId="0"/>
+    </p:bldLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1" hidden="1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
@@ -20885,66 +22649,97 @@
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:sym typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="3200" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="accent1">
                   <a:lumMod val="60000"/>
                   <a:lumOff val="40000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
+          <p:cNvPr id="13" name="TextBox 12">
+            <a:hlinkClick r:id="rId2" action="ppaction://hlinksldjump"/>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9601200" y="6351814"/>
+            <a:ext cx="1741182" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Back to Menu</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
-              <a:t>08/10/2017</a:t>
+              <a:t>02/15/2021</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D57F1E4F-1CFF-5643-939E-02111984F565}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>27</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
@@ -20992,106 +22787,66 @@
             </a:ext>
             <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
               <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:effectLst>
                   <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                     <a:schemeClr val="bg2"/>
                   </a:outerShdw>
                 </a:effectLst>
               </a14:hiddenEffects>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="ctr" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-            <a:hlinkClick r:id="rId2" action="ppaction://hlinksldjump"/>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="9" name="Table 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4D821C6B-2DAB-485E-8847-954FFABBB9AA}"/>
-[...38 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E557EE2D-BF6C-47BE-B36E-AE840C1E9F24}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F449A83E-BBF4-4D4E-8862-B655A2C11717}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4092275231"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2125347930"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="881597" y="820132"/>
           <a:ext cx="9712516" cy="5483784"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr firstRow="1" firstCol="1" bandRow="1"/>
               <a:tblGrid>
                 <a:gridCol w="1942503">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="4159971660"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="1802400">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2424495757"/>
                     </a:ext>
@@ -23247,51 +25002,51 @@
                         </a:spcAft>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="900" dirty="0">
                           <a:effectLst/>
                           <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Fax:  360-546-9398</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr marL="0" marR="0">
                         <a:lnSpc>
                           <a:spcPct val="107000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="900" u="sng">
+                        <a:rPr lang="en-US" sz="900" u="sng" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="0563C1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:hlinkClick r:id="rId6"/>
                         </a:rPr>
                         <a:t>r.hatch-pirkl@wsu.edu</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="900" dirty="0">
                         <a:effectLst/>
                         <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                     <a:p>
                       <a:pPr marL="0" marR="0">
                         <a:lnSpc>
                           <a:spcPct val="107000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
@@ -25045,51 +26800,51 @@
                     </a:lnT>
                     <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3794417338"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1133287962"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="86819941"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="2000">
         <p14:prism isContent="1"/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="slow">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
@@ -25241,956 +26996,584 @@
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="648930" y="545392"/>
-            <a:ext cx="9633290" cy="894819"/>
+            <a:off x="887913" y="0"/>
+            <a:ext cx="9320501" cy="924482"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr lvl="0"/>
-[...7 lines deleted...]
-                </a:solidFill>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>What is E*Value?</a:t>
-[...8 lines deleted...]
-          <p:nvPr/>
+              <a:t>WSU’s Information Systems</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" b="1" dirty="0">
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="648930" y="1632946"/>
-            <a:ext cx="10693452" cy="3739485"/>
+            <a:off x="781049" y="1100263"/>
+            <a:ext cx="9717490" cy="5251551"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...1 lines deleted...]
-          </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square">
-            <a:spAutoFit/>
+          <a:bodyPr>
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr lvl="0">
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="600"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buClr>
-                <a:schemeClr val="accent1">
-[...2 lines deleted...]
-                </a:schemeClr>
+                <a:schemeClr val="tx1"/>
               </a:buClr>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3200" dirty="0"/>
-[...4 lines deleted...]
-            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:rPr lang="en-US" sz="1500" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>You have already used </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1500" b="1" cap="none" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>MyWSU</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1500" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> (formerly “Zzusis”) during the application process to WSU.  You will continue to interact with this system throughout your graduate career for registration, grading, and financial aid.  Additionally, as a student in the College of Nursing, you will use </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1500" b="1" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>E*Value software</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1500" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, a system for managing and recording most aspects of the clinical training portion of  your graduate education.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
               <a:buClr>
-                <a:schemeClr val="accent1">
-[...2 lines deleted...]
-                </a:schemeClr>
+                <a:schemeClr val="tx1"/>
               </a:buClr>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2800" dirty="0"/>
-[...4 lines deleted...]
-            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:rPr lang="en-US" sz="1500" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Upon admission, you will be given a WSU network ID and a WSU email account.  If you have not yet activated your network ID and email account, please go to the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1500" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId2"/>
+              </a:rPr>
+              <a:t>Newly Admitted</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1500" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> section of the website and scroll down to the “Technology Requirements” listed </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1500" b="1" i="1" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>for your program </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1500" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>for detailed instructions on how to do so. You will also receive a </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1500" b="1" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>login and password to E*Value </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1500" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>upon your acceptance of admission which will be sent to you </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1500" b="1" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>via your WSU email account</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1500" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>.  You will continue to receive information from E*Value via your WSU email account as well.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
               <a:buClr>
-                <a:schemeClr val="accent1">
-[...2 lines deleted...]
-                </a:schemeClr>
+                <a:schemeClr val="tx1"/>
               </a:buClr>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2800" dirty="0"/>
-[...4 lines deleted...]
-            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:rPr lang="en-US" sz="1500" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="00FF00"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>NOTE:  Effective fall 2015,  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1500" b="1" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="00FF00"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>ALL</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1500" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="00FF00"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> official WSU email communication </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1500" b="1" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="00FF00"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>must be sent to students’ WSU email address</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1500" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>  If you have been using another “preferred” email account for E*Value, this will be changed to your WSU account shortly.   </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1500" cap="none" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
               <a:buClr>
-                <a:schemeClr val="accent1">
-[...2 lines deleted...]
-                </a:schemeClr>
+                <a:schemeClr val="tx1"/>
               </a:buClr>
-              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
-              <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2800" dirty="0"/>
-[...56 lines deleted...]
-            <a:hlinkClick r:id="rId3" action="ppaction://hlinksldjump"/>
+              <a:rPr lang="en-US" sz="1500" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>(If you have not received your login and password information within three weeks of accepting admission, please contact the graduate office at </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1500" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId3"/>
+              </a:rPr>
+              <a:t>kelleyt@wsu.edu</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1500" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> or 509-324-7445.) </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4">
+            <a:hlinkClick r:id="rId4" action="ppaction://hlinksldjump"/>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="9601200" y="6351814"/>
-            <a:ext cx="1480855" cy="369332"/>
+            <a:ext cx="1741182" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0">
-[...3 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Back to Menu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>08/10/2017</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Slide Number Placeholder 4"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D57F1E4F-1CFF-5643-939E-02111984F565}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>3</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Rectangle 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3194595" y="6198358"/>
+            <a:ext cx="5802807" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>(Click to advance to next slide throughout this presentation)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2354775428"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1568097444"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="2000">
         <p14:prism isContent="1"/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="slow">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                         <p:cond evt="onBegin" delay="0">
                           <p:tn val="2"/>
                         </p:cond>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn id="5" presetID="10" presetClass="entr" presetSubtype="0" fill="hold" nodeType="afterEffect">
+                                <p:cTn id="5" presetID="21" presetClass="emph" presetSubtype="0" repeatCount="indefinite" fill="hold" nodeType="withEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
+                                  <p:endCondLst>
+                                    <p:cond evt="onNext" delay="0">
+                                      <p:tgtEl>
+                                        <p:sldTgt/>
+                                      </p:tgtEl>
+                                    </p:cond>
+                                  </p:endCondLst>
+                                  <p:iterate type="lt">
+                                    <p:tmPct val="1000"/>
+                                  </p:iterate>
                                   <p:childTnLst>
-                                    <p:set>
-[...7 lines deleted...]
-                                          <p:spTgt spid="6">
+                                    <p:animClr clrSpc="hsl" dir="cw">
+                                      <p:cBhvr override="childStyle">
+                                        <p:cTn id="6" dur="500" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="7">
                                             <p:txEl>
                                               <p:pRg st="0" end="0"/>
                                             </p:txEl>
                                           </p:spTgt>
                                         </p:tgtEl>
                                         <p:attrNameLst>
-                                          <p:attrName>style.visibility</p:attrName>
+                                          <p:attrName>style.color</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
-                                      <p:to>
-[...7 lines deleted...]
-                                          <p:spTgt spid="6">
+                                      <p:by>
+                                        <p:hsl h="7200000" s="0" l="0"/>
+                                      </p:by>
+                                    </p:animClr>
+                                    <p:animClr clrSpc="hsl" dir="cw">
+                                      <p:cBhvr>
+                                        <p:cTn id="7" dur="500" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="7">
                                             <p:txEl>
                                               <p:pRg st="0" end="0"/>
                                             </p:txEl>
                                           </p:spTgt>
                                         </p:tgtEl>
-                                      </p:cBhvr>
-[...18 lines deleted...]
-                                          <p:spTgt spid="6">
+                                        <p:attrNameLst>
+                                          <p:attrName>fillcolor</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:by>
+                                        <p:hsl h="7200000" s="0" l="0"/>
+                                      </p:by>
+                                    </p:animClr>
+                                    <p:animClr clrSpc="hsl" dir="cw">
+                                      <p:cBhvr>
+                                        <p:cTn id="8" dur="500" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="7">
                                             <p:txEl>
-                                              <p:pRg st="1" end="1"/>
+                                              <p:pRg st="0" end="0"/>
                                             </p:txEl>
                                           </p:spTgt>
                                         </p:tgtEl>
                                         <p:attrNameLst>
-                                          <p:attrName>style.visibility</p:attrName>
+                                          <p:attrName>stroke.color</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
+                                      <p:by>
+                                        <p:hsl h="7200000" s="0" l="0"/>
+                                      </p:by>
+                                    </p:animClr>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="9" dur="500" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="7">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>fill.type</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
                                       <p:to>
-                                        <p:strVal val="visible"/>
+                                        <p:strVal val="solid"/>
                                       </p:to>
                                     </p:set>
-                                    <p:anim calcmode="lin" valueType="num">
-[...549 lines deleted...]
-                                    </p:animEffect>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
@@ -26210,2755 +27593,4708 @@
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1159459" y="476686"/>
-            <a:ext cx="9299994" cy="894819"/>
+            <a:off x="873624" y="482603"/>
+            <a:ext cx="9320501" cy="924482"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr lvl="0" algn="ctr"/>
-[...1 lines deleted...]
-              <a:rPr lang="en-US" sz="4800" b="1" dirty="0">
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Managing Your Email</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" b="1" dirty="0">
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Text Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="466531" y="1535548"/>
+            <a:ext cx="9886010" cy="4408370"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" cap="none" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="accent1">
-[...2 lines deleted...]
-                  </a:schemeClr>
+                  <a:schemeClr val="tx1"/>
                 </a:solidFill>
+                <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Faculty primarily use E*Value for:</a:t>
-[...6 lines deleted...]
-          <p:cNvPr id="6" name="Rectangle 5"/>
+              <a:t>As you can see from the last slide, your WSU email account is essential to receiving communications regarding your program and you will need to check  it often to be sure you aren’t missing something important.  </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Like most of us, however, you probably already have a favorite email account where you also frequently check for messages from and about your life outside WSU.  A best-practice solution to avoid constant checking of emails in more than one place is to </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>forward your WSU </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>email to that favorite account so that all messages end up in the same place.   If you decide this is how you want to handle communications, instructions for forwarding your WSU messages are found in the next slide.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Please keep in mind that the ability of WSU and the College of Nursing to get important information to you is dependent on you receiving your emails via your WSU email account.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4">
+            <a:hlinkClick r:id="rId2" action="ppaction://hlinksldjump"/>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9601200" y="6351814"/>
+            <a:ext cx="1741182" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Back to Menu</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Date Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>08/10/2017</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{D57F1E4F-1CFF-5643-939E-02111984F565}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>4</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Rectangle 6"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="781666" y="1465886"/>
-            <a:ext cx="10560716" cy="4585871"/>
+            <a:off x="3194595" y="6198358"/>
+            <a:ext cx="5802807" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
+          <a:bodyPr wrap="none">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>(Click to advance to next slide throughout this presentation)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4226465759"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="slow" p14:dur="2000">
+        <p14:prism isContent="1"/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition spd="slow">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                        <p:cond evt="onBegin" delay="0">
+                          <p:tn val="2"/>
+                        </p:cond>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="21" presetClass="emph" presetSubtype="0" repeatCount="indefinite" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:endCondLst>
+                                    <p:cond evt="onNext" delay="0">
+                                      <p:tgtEl>
+                                        <p:sldTgt/>
+                                      </p:tgtEl>
+                                    </p:cond>
+                                  </p:endCondLst>
+                                  <p:iterate type="lt">
+                                    <p:tmPct val="1000"/>
+                                  </p:iterate>
+                                  <p:childTnLst>
+                                    <p:animClr clrSpc="hsl" dir="cw">
+                                      <p:cBhvr override="childStyle">
+                                        <p:cTn id="6" dur="500" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="7">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.color</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:by>
+                                        <p:hsl h="7200000" s="0" l="0"/>
+                                      </p:by>
+                                    </p:animClr>
+                                    <p:animClr clrSpc="hsl" dir="cw">
+                                      <p:cBhvr>
+                                        <p:cTn id="7" dur="500" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="7">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>fillcolor</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:by>
+                                        <p:hsl h="7200000" s="0" l="0"/>
+                                      </p:by>
+                                    </p:animClr>
+                                    <p:animClr clrSpc="hsl" dir="cw">
+                                      <p:cBhvr>
+                                        <p:cTn id="8" dur="500" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="7">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>stroke.color</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:by>
+                                        <p:hsl h="7200000" s="0" l="0"/>
+                                      </p:by>
+                                    </p:animClr>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="9" dur="500" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="7">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>fill.type</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="solid"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Title 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="460375"/>
+            <a:ext cx="9405938" cy="655638"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="3200" dirty="0">
+                <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Forwarding your WSU Email Address to Your Current Personal Email – Step 1</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="3200" b="1" dirty="0">
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="TextBox 1"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1503458" y="1630180"/>
+            <a:ext cx="9040538" cy="646331"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Go to:  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" u="sng" dirty="0">
+                <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId3"/>
+              </a:rPr>
+              <a:t>https://webutil.wsu.edu/apps/mynetworkprofilehelp/aboutuserids.aspx</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="TextBox 7">
+            <a:hlinkClick r:id="rId4" action="ppaction://hlinksldjump"/>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9601200" y="6351814"/>
+            <a:ext cx="1741182" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Back to Menu</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9" name="Picture 8"/>
+          <p:cNvPicPr/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId5" cstate="screen">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="4142942" y="2116904"/>
+            <a:ext cx="5596567" cy="3723185"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+              <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Rectangular Callout 9"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1503458" y="2453289"/>
+            <a:ext cx="2434728" cy="1311008"/>
+          </a:xfrm>
+          <a:prstGeom prst="wedgeRectCallout">
+            <a:avLst>
+              <a:gd name="adj1" fmla="val 73737"/>
+              <a:gd name="adj2" fmla="val 53256"/>
+            </a:avLst>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Click “Modify Your Email Forwarding”</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Date Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>08/10/2017</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Slide Number Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{D57F1E4F-1CFF-5643-939E-02111984F565}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>5</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Rectangle 10"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3194595" y="6198358"/>
+            <a:ext cx="5802807" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>(Click to advance to next slide throughout this presentation)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="938754272"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="slow" p14:dur="2000">
+        <p14:prism isContent="1"/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition spd="slow">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                        <p:cond evt="onBegin" delay="0">
+                          <p:tn val="2"/>
+                        </p:cond>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="26" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="afterEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="250"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="10"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="wipe(down)">
+                                      <p:cBhvr>
+                                        <p:cTn id="7" dur="73">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="10"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="8" dur="228" tmFilter="0,0; 0.14,0.36; 0.43,0.73; 0.71,0.91; 1.0,1.0">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="10"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_x</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x-0.25"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="9" dur="83" tmFilter="0.0,0.0; 0.25,0.07; 0.50,0.2; 0.75,0.467; 1.0,1.0">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="10"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_y</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0" fmla="#ppt_y-sin(pi*$)/3">
+                                          <p:val>
+                                            <p:fltVal val="0.5"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:fltVal val="1"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="10" dur="83" tmFilter="0, 0; 0.125,0.2665; 0.25,0.4; 0.375,0.465; 0.5,0.5;  0.625,0.535; 0.75,0.6; 0.875,0.7335; 1,1">
+                                          <p:stCondLst>
+                                            <p:cond delay="83"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="10"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_y</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0" fmla="#ppt_y-sin(pi*$)/9">
+                                          <p:val>
+                                            <p:fltVal val="0"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:fltVal val="1"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="11" dur="41" tmFilter="0, 0; 0.125,0.2665; 0.25,0.4; 0.375,0.465; 0.5,0.5;  0.625,0.535; 0.75,0.6; 0.875,0.7335; 1,1">
+                                          <p:stCondLst>
+                                            <p:cond delay="165"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="10"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_y</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0" fmla="#ppt_y-sin(pi*$)/27">
+                                          <p:val>
+                                            <p:fltVal val="0"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:fltVal val="1"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="12" dur="21" tmFilter="0, 0; 0.125,0.2665; 0.25,0.4; 0.375,0.465; 0.5,0.5;  0.625,0.535; 0.75,0.6; 0.875,0.7335; 1,1">
+                                          <p:stCondLst>
+                                            <p:cond delay="207"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="10"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_y</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0" fmla="#ppt_y-sin(pi*$)/81">
+                                          <p:val>
+                                            <p:fltVal val="0"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:fltVal val="1"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:animScale>
+                                      <p:cBhvr>
+                                        <p:cTn id="13" dur="3">
+                                          <p:stCondLst>
+                                            <p:cond delay="81"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="10"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                      <p:to x="100000" y="60000"/>
+                                    </p:animScale>
+                                    <p:animScale>
+                                      <p:cBhvr>
+                                        <p:cTn id="14" dur="21" decel="50000">
+                                          <p:stCondLst>
+                                            <p:cond delay="84"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="10"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                      <p:to x="100000" y="100000"/>
+                                    </p:animScale>
+                                    <p:animScale>
+                                      <p:cBhvr>
+                                        <p:cTn id="15" dur="3">
+                                          <p:stCondLst>
+                                            <p:cond delay="164"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="10"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                      <p:to x="100000" y="80000"/>
+                                    </p:animScale>
+                                    <p:animScale>
+                                      <p:cBhvr>
+                                        <p:cTn id="16" dur="21" decel="50000">
+                                          <p:stCondLst>
+                                            <p:cond delay="167"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="10"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                      <p:to x="100000" y="100000"/>
+                                    </p:animScale>
+                                    <p:animScale>
+                                      <p:cBhvr>
+                                        <p:cTn id="17" dur="3">
+                                          <p:stCondLst>
+                                            <p:cond delay="205"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="10"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                      <p:to x="100000" y="90000"/>
+                                    </p:animScale>
+                                    <p:animScale>
+                                      <p:cBhvr>
+                                        <p:cTn id="18" dur="21" decel="50000">
+                                          <p:stCondLst>
+                                            <p:cond delay="209"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="10"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                      <p:to x="100000" y="100000"/>
+                                    </p:animScale>
+                                    <p:animScale>
+                                      <p:cBhvr>
+                                        <p:cTn id="19" dur="3">
+                                          <p:stCondLst>
+                                            <p:cond delay="226"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="10"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                      <p:to x="100000" y="95000"/>
+                                    </p:animScale>
+                                    <p:animScale>
+                                      <p:cBhvr>
+                                        <p:cTn id="20" dur="21" decel="50000">
+                                          <p:stCondLst>
+                                            <p:cond delay="229"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="10"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                      <p:to x="100000" y="100000"/>
+                                    </p:animScale>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="21" presetID="21" presetClass="emph" presetSubtype="0" repeatCount="indefinite" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:endCondLst>
+                                    <p:cond evt="onNext" delay="0">
+                                      <p:tgtEl>
+                                        <p:sldTgt/>
+                                      </p:tgtEl>
+                                    </p:cond>
+                                  </p:endCondLst>
+                                  <p:iterate type="lt">
+                                    <p:tmPct val="1000"/>
+                                  </p:iterate>
+                                  <p:childTnLst>
+                                    <p:animClr clrSpc="hsl" dir="cw">
+                                      <p:cBhvr override="childStyle">
+                                        <p:cTn id="22" dur="500" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="11">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.color</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:by>
+                                        <p:hsl h="7200000" s="0" l="0"/>
+                                      </p:by>
+                                    </p:animClr>
+                                    <p:animClr clrSpc="hsl" dir="cw">
+                                      <p:cBhvr>
+                                        <p:cTn id="23" dur="500" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="11">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>fillcolor</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:by>
+                                        <p:hsl h="7200000" s="0" l="0"/>
+                                      </p:by>
+                                    </p:animClr>
+                                    <p:animClr clrSpc="hsl" dir="cw">
+                                      <p:cBhvr>
+                                        <p:cTn id="24" dur="500" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="11">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>stroke.color</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:by>
+                                        <p:hsl h="7200000" s="0" l="0"/>
+                                      </p:by>
+                                    </p:animClr>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="25" dur="500" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="11">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>fill.type</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="solid"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+    <p:bldLst>
+      <p:bldP spid="10" grpId="0" animBg="1"/>
+    </p:bldLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Title 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="460375"/>
+            <a:ext cx="9405938" cy="1096963"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="3100" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="EBEBEB"/>
+                </a:solidFill>
+                <a:latin typeface="Century Gothic" panose="020B0502020202020204"/>
+              </a:rPr>
+              <a:t>Forwarding your WSU Email address to your current personal Email – Step 2</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="4000" b="1" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="TextBox 7">
+            <a:hlinkClick r:id="rId3" action="ppaction://hlinksldjump"/>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9601200" y="6351814"/>
+            <a:ext cx="1741182" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Back to Menu</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9" name="Picture 8"/>
+          <p:cNvPicPr/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4" cstate="screen">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="4850954" y="2042933"/>
+            <a:ext cx="4508644" cy="3017848"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="tx1">
+                <a:lumMod val="50000"/>
+                <a:lumOff val="50000"/>
+              </a:schemeClr>
+            </a:solidFill>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+              <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Rectangular Callout 9"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2093522" y="2434727"/>
+            <a:ext cx="2434728" cy="1311008"/>
+          </a:xfrm>
+          <a:prstGeom prst="wedgeRectCallout">
+            <a:avLst>
+              <a:gd name="adj1" fmla="val 73737"/>
+              <a:gd name="adj2" fmla="val 53256"/>
+            </a:avLst>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Complete your login using your WSU network ID and password</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Date Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>08/10/2017</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{D57F1E4F-1CFF-5643-939E-02111984F565}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>6</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Rectangle 10"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3194595" y="6198358"/>
+            <a:ext cx="5802807" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>(Click to advance to next slide throughout this presentation)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3306968094"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="slow" p14:dur="2000">
+        <p14:prism isContent="1"/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition spd="slow">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                        <p:cond evt="onBegin" delay="0">
+                          <p:tn val="2"/>
+                        </p:cond>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="26" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="10"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="wipe(down)">
+                                      <p:cBhvr>
+                                        <p:cTn id="7" dur="145">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="10"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="8" dur="455" tmFilter="0,0; 0.14,0.36; 0.43,0.73; 0.71,0.91; 1.0,1.0">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="10"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_x</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x-0.25"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="9" dur="166" tmFilter="0.0,0.0; 0.25,0.07; 0.50,0.2; 0.75,0.467; 1.0,1.0">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="10"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_y</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0" fmla="#ppt_y-sin(pi*$)/3">
+                                          <p:val>
+                                            <p:fltVal val="0.5"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:fltVal val="1"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="10" dur="166" tmFilter="0, 0; 0.125,0.2665; 0.25,0.4; 0.375,0.465; 0.5,0.5;  0.625,0.535; 0.75,0.6; 0.875,0.7335; 1,1">
+                                          <p:stCondLst>
+                                            <p:cond delay="166"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="10"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_y</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0" fmla="#ppt_y-sin(pi*$)/9">
+                                          <p:val>
+                                            <p:fltVal val="0"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:fltVal val="1"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="11" dur="83" tmFilter="0, 0; 0.125,0.2665; 0.25,0.4; 0.375,0.465; 0.5,0.5;  0.625,0.535; 0.75,0.6; 0.875,0.7335; 1,1">
+                                          <p:stCondLst>
+                                            <p:cond delay="331"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="10"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_y</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0" fmla="#ppt_y-sin(pi*$)/27">
+                                          <p:val>
+                                            <p:fltVal val="0"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:fltVal val="1"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="12" dur="41" tmFilter="0, 0; 0.125,0.2665; 0.25,0.4; 0.375,0.465; 0.5,0.5;  0.625,0.535; 0.75,0.6; 0.875,0.7335; 1,1">
+                                          <p:stCondLst>
+                                            <p:cond delay="414"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="10"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_y</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0" fmla="#ppt_y-sin(pi*$)/81">
+                                          <p:val>
+                                            <p:fltVal val="0"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:fltVal val="1"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:animScale>
+                                      <p:cBhvr>
+                                        <p:cTn id="13" dur="6">
+                                          <p:stCondLst>
+                                            <p:cond delay="162"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="10"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                      <p:to x="100000" y="60000"/>
+                                    </p:animScale>
+                                    <p:animScale>
+                                      <p:cBhvr>
+                                        <p:cTn id="14" dur="41" decel="50000">
+                                          <p:stCondLst>
+                                            <p:cond delay="169"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="10"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                      <p:to x="100000" y="100000"/>
+                                    </p:animScale>
+                                    <p:animScale>
+                                      <p:cBhvr>
+                                        <p:cTn id="15" dur="6">
+                                          <p:stCondLst>
+                                            <p:cond delay="328"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="10"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                      <p:to x="100000" y="80000"/>
+                                    </p:animScale>
+                                    <p:animScale>
+                                      <p:cBhvr>
+                                        <p:cTn id="16" dur="41" decel="50000">
+                                          <p:stCondLst>
+                                            <p:cond delay="334"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="10"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                      <p:to x="100000" y="100000"/>
+                                    </p:animScale>
+                                    <p:animScale>
+                                      <p:cBhvr>
+                                        <p:cTn id="17" dur="6">
+                                          <p:stCondLst>
+                                            <p:cond delay="410"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="10"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                      <p:to x="100000" y="90000"/>
+                                    </p:animScale>
+                                    <p:animScale>
+                                      <p:cBhvr>
+                                        <p:cTn id="18" dur="41" decel="50000">
+                                          <p:stCondLst>
+                                            <p:cond delay="417"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="10"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                      <p:to x="100000" y="100000"/>
+                                    </p:animScale>
+                                    <p:animScale>
+                                      <p:cBhvr>
+                                        <p:cTn id="19" dur="6">
+                                          <p:stCondLst>
+                                            <p:cond delay="452"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="10"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                      <p:to x="100000" y="95000"/>
+                                    </p:animScale>
+                                    <p:animScale>
+                                      <p:cBhvr>
+                                        <p:cTn id="20" dur="41" decel="50000">
+                                          <p:stCondLst>
+                                            <p:cond delay="458"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="10"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                      <p:to x="100000" y="100000"/>
+                                    </p:animScale>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="21" presetID="21" presetClass="emph" presetSubtype="0" repeatCount="indefinite" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:endCondLst>
+                                    <p:cond evt="onNext" delay="0">
+                                      <p:tgtEl>
+                                        <p:sldTgt/>
+                                      </p:tgtEl>
+                                    </p:cond>
+                                  </p:endCondLst>
+                                  <p:iterate type="lt">
+                                    <p:tmPct val="1000"/>
+                                  </p:iterate>
+                                  <p:childTnLst>
+                                    <p:animClr clrSpc="hsl" dir="cw">
+                                      <p:cBhvr override="childStyle">
+                                        <p:cTn id="22" dur="500" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="11">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.color</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:by>
+                                        <p:hsl h="7200000" s="0" l="0"/>
+                                      </p:by>
+                                    </p:animClr>
+                                    <p:animClr clrSpc="hsl" dir="cw">
+                                      <p:cBhvr>
+                                        <p:cTn id="23" dur="500" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="11">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>fillcolor</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:by>
+                                        <p:hsl h="7200000" s="0" l="0"/>
+                                      </p:by>
+                                    </p:animClr>
+                                    <p:animClr clrSpc="hsl" dir="cw">
+                                      <p:cBhvr>
+                                        <p:cTn id="24" dur="500" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="11">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>stroke.color</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:by>
+                                        <p:hsl h="7200000" s="0" l="0"/>
+                                      </p:by>
+                                    </p:animClr>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="25" dur="500" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="11">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>fill.type</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="solid"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+    <p:bldLst>
+      <p:bldP spid="10" grpId="0" animBg="1"/>
+    </p:bldLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="873624" y="234021"/>
+            <a:ext cx="9320501" cy="1113220"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="3200" dirty="0">
+                <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Forwarding your WSU Email Address to your current personal Email  Steps 3 and 4</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="3200" b="1" dirty="0">
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4">
+            <a:hlinkClick r:id="rId2" action="ppaction://hlinksldjump"/>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9601200" y="6351814"/>
+            <a:ext cx="1741182" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Back to Menu</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="TextBox 5"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8098520" y="1558616"/>
+            <a:ext cx="3169382" cy="3754874"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0"/>
+              <a:t>After you enter your new email destination address in the screen above, click “Continue” and then confirm on the next screen.  Any mail sent to </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="92D050"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>your.networkID@wsu.edu </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0"/>
+              <a:t>will be forwarded to your destination email address.  </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:br>
+              <a:rPr lang="en-US" sz="1600" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Please test your email forwarding!  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0"/>
+              <a:t>Since you will be receiving important communications about your program via your WSU email account, it is important that you actually get your messages!</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Picture 6"/>
+          <p:cNvPicPr/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3" cstate="screen">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="2712726" y="1701520"/>
+            <a:ext cx="3448050" cy="1943100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+              <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8" name="Picture 7"/>
+          <p:cNvPicPr/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4" cstate="screen">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="3443425" y="3801192"/>
+            <a:ext cx="3822781" cy="1894021"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+              <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Rectangular Callout 9"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="448369" y="1692613"/>
+            <a:ext cx="1936196" cy="937225"/>
+          </a:xfrm>
+          <a:prstGeom prst="wedgeRectCallout">
+            <a:avLst>
+              <a:gd name="adj1" fmla="val 107681"/>
+              <a:gd name="adj2" fmla="val 77068"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B01513"/>
+          </a:solidFill>
+          <a:ln w="19050" cap="rnd" cmpd="sng" algn="ctr">
+            <a:solidFill>
+              <a:srgbClr val="B01513">
+                <a:shade val="50000"/>
+              </a:srgbClr>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="1400" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="white"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Century Gothic" panose="020B0502020202020204"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>3. Select “Change Your email destination address”</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Rectangular Callout 10"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1279775" y="3383579"/>
+            <a:ext cx="1284051" cy="522081"/>
+          </a:xfrm>
+          <a:prstGeom prst="wedgeRectCallout">
+            <a:avLst>
+              <a:gd name="adj1" fmla="val 126136"/>
+              <a:gd name="adj2" fmla="val -86559"/>
+            </a:avLst>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Click “Continue”</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Rectangular Callout 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2070700" y="5372812"/>
+            <a:ext cx="1284051" cy="522081"/>
+          </a:xfrm>
+          <a:prstGeom prst="wedgeRectCallout">
+            <a:avLst>
+              <a:gd name="adj1" fmla="val 126136"/>
+              <a:gd name="adj2" fmla="val -86559"/>
+            </a:avLst>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Click “Continue”</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Rectangular Callout 12"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6456419" y="2933390"/>
+            <a:ext cx="1694567" cy="853273"/>
+          </a:xfrm>
+          <a:prstGeom prst="wedgeRectCallout">
+            <a:avLst>
+              <a:gd name="adj1" fmla="val -82082"/>
+              <a:gd name="adj2" fmla="val 177510"/>
+            </a:avLst>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0"/>
+              <a:t>4. Enter your destination email address</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{D57F1E4F-1CFF-5643-939E-02111984F565}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>7</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Rectangle 13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3194595" y="6198358"/>
+            <a:ext cx="5802807" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>(Click to advance to next slide throughout this presentation)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2857552461"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="slow" p14:dur="2000">
+        <p14:prism isContent="1"/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition spd="slow">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                        <p:cond evt="onBegin" delay="0">
+                          <p:tn val="2"/>
+                        </p:cond>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="53" presetClass="entr" presetSubtype="16" fill="hold" grpId="0" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="10"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="7" dur="250" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="10"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_w</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:fltVal val="0"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_w"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="8" dur="250" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="10"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_h</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:fltVal val="0"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_h"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:animEffect transition="in" filter="fade">
+                                      <p:cBhvr>
+                                        <p:cTn id="9" dur="250"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="10"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="10" presetID="53" presetClass="entr" presetSubtype="16" fill="hold" grpId="0" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="11" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="11"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="12" dur="250" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="11"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_w</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:fltVal val="0"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_w"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="13" dur="250" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="11"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_h</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:fltVal val="0"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_h"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:animEffect transition="in" filter="fade">
+                                      <p:cBhvr>
+                                        <p:cTn id="14" dur="250"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="11"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="15" presetID="53" presetClass="entr" presetSubtype="16" fill="hold" grpId="0" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="16" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="13"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="17" dur="250" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="13"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_w</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:fltVal val="0"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_w"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="18" dur="250" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="13"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_h</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:fltVal val="0"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_h"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:animEffect transition="in" filter="fade">
+                                      <p:cBhvr>
+                                        <p:cTn id="19" dur="250"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="13"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="20" presetID="53" presetClass="entr" presetSubtype="16" fill="hold" grpId="0" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="21" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="12"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="22" dur="500" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="12"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_w</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:fltVal val="0"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_w"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="23" dur="500" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="12"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_h</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:fltVal val="0"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_h"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:animEffect transition="in" filter="fade">
+                                      <p:cBhvr>
+                                        <p:cTn id="24" dur="500"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="12"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                        <p:par>
+                          <p:cTn id="25" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="500"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="26" presetID="21" presetClass="emph" presetSubtype="0" repeatCount="indefinite" fill="hold" nodeType="afterEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:endCondLst>
+                                    <p:cond evt="onNext" delay="0">
+                                      <p:tgtEl>
+                                        <p:sldTgt/>
+                                      </p:tgtEl>
+                                    </p:cond>
+                                  </p:endCondLst>
+                                  <p:iterate type="lt">
+                                    <p:tmPct val="2000"/>
+                                  </p:iterate>
+                                  <p:childTnLst>
+                                    <p:animClr clrSpc="hsl" dir="cw">
+                                      <p:cBhvr override="childStyle">
+                                        <p:cTn id="27" dur="500" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="6">
+                                            <p:txEl>
+                                              <p:pRg st="1" end="1"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.color</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:by>
+                                        <p:hsl h="7200000" s="0" l="0"/>
+                                      </p:by>
+                                    </p:animClr>
+                                    <p:animClr clrSpc="hsl" dir="cw">
+                                      <p:cBhvr>
+                                        <p:cTn id="28" dur="500" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="6">
+                                            <p:txEl>
+                                              <p:pRg st="1" end="1"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>fillcolor</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:by>
+                                        <p:hsl h="7200000" s="0" l="0"/>
+                                      </p:by>
+                                    </p:animClr>
+                                    <p:animClr clrSpc="hsl" dir="cw">
+                                      <p:cBhvr>
+                                        <p:cTn id="29" dur="500" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="6">
+                                            <p:txEl>
+                                              <p:pRg st="1" end="1"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>stroke.color</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:by>
+                                        <p:hsl h="7200000" s="0" l="0"/>
+                                      </p:by>
+                                    </p:animClr>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="30" dur="500" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="6">
+                                            <p:txEl>
+                                              <p:pRg st="1" end="1"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>fill.type</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="solid"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="31" presetID="21" presetClass="emph" presetSubtype="0" repeatCount="indefinite" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:endCondLst>
+                                    <p:cond evt="onNext" delay="0">
+                                      <p:tgtEl>
+                                        <p:sldTgt/>
+                                      </p:tgtEl>
+                                    </p:cond>
+                                  </p:endCondLst>
+                                  <p:iterate type="lt">
+                                    <p:tmPct val="1000"/>
+                                  </p:iterate>
+                                  <p:childTnLst>
+                                    <p:animClr clrSpc="hsl" dir="cw">
+                                      <p:cBhvr override="childStyle">
+                                        <p:cTn id="32" dur="500" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="14">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.color</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:by>
+                                        <p:hsl h="7200000" s="0" l="0"/>
+                                      </p:by>
+                                    </p:animClr>
+                                    <p:animClr clrSpc="hsl" dir="cw">
+                                      <p:cBhvr>
+                                        <p:cTn id="33" dur="500" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="14">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>fillcolor</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:by>
+                                        <p:hsl h="7200000" s="0" l="0"/>
+                                      </p:by>
+                                    </p:animClr>
+                                    <p:animClr clrSpc="hsl" dir="cw">
+                                      <p:cBhvr>
+                                        <p:cTn id="34" dur="500" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="14">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>stroke.color</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:by>
+                                        <p:hsl h="7200000" s="0" l="0"/>
+                                      </p:by>
+                                    </p:animClr>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="35" dur="500" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="14">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>fill.type</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="solid"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+    <p:bldLst>
+      <p:bldP spid="10" grpId="0" animBg="1"/>
+      <p:bldP spid="11" grpId="0" animBg="1"/>
+      <p:bldP spid="12" grpId="0" animBg="1"/>
+      <p:bldP spid="13" grpId="0" animBg="1"/>
+    </p:bldLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="644200" y="259075"/>
+            <a:ext cx="9299994" cy="894819"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0" algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>E*Value</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Rectangle 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="644200" y="1244373"/>
+            <a:ext cx="9708340" cy="4893647"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="342900" lvl="0" indent="-342900">
-[...2 lines deleted...]
-              </a:spcAft>
+            <a:pPr lvl="0">
+              <a:buClr>
+                <a:schemeClr val="accent1">
+                  <a:lumMod val="60000"/>
+                  <a:lumOff val="40000"/>
+                </a:schemeClr>
+              </a:buClr>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>E*Value software is used by the WSU College of Nursing to manage many aspects of the student clinical experience including:</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0">
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
               <a:buClr>
                 <a:schemeClr val="accent1">
                   <a:lumMod val="60000"/>
                   <a:lumOff val="40000"/>
                 </a:schemeClr>
               </a:buClr>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2800" dirty="0"/>
-              <a:t>Supervision and Assessment of Student Clinical Activities  </a:t>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Passport (Immunes &amp; Certs)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="800100" lvl="1" indent="-342900">
-              <a:spcAft>
-[...39 lines deleted...]
-              </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="accent1">
                   <a:lumMod val="60000"/>
                   <a:lumOff val="40000"/>
                 </a:schemeClr>
               </a:buClr>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2800" dirty="0"/>
-              <a:t>Evaluations of </a:t>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Rotation Evaluations</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="800100" lvl="1" indent="-342900">
-              <a:spcAft>
-[...39 lines deleted...]
-              </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="accent1">
                   <a:lumMod val="60000"/>
                   <a:lumOff val="40000"/>
                 </a:schemeClr>
               </a:buClr>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2800" dirty="0"/>
-[...7 lines deleted...]
-              </a:spcAft>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Time Tracking Log</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
               <a:buClr>
                 <a:schemeClr val="accent1">
                   <a:lumMod val="60000"/>
                   <a:lumOff val="40000"/>
                 </a:schemeClr>
               </a:buClr>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
-              <a:buChar char="§"/>
+              <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2800" dirty="0"/>
-[...7 lines deleted...]
-              </a:spcAft>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Case Log</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
               <a:buClr>
                 <a:schemeClr val="accent1">
                   <a:lumMod val="60000"/>
                   <a:lumOff val="40000"/>
                 </a:schemeClr>
               </a:buClr>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
-              <a:buChar char="§"/>
+              <a:buChar char="Ø"/>
             </a:pPr>
-            <a:r>
-[...8 lines deleted...]
-          <p:cNvPr id="5" name="TextBox 4">
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0">
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:buClr>
+                <a:schemeClr val="accent1">
+                  <a:lumMod val="60000"/>
+                  <a:lumOff val="40000"/>
+                </a:schemeClr>
+              </a:buClr>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Additional E*Value information and trainings can be found on the CON web page at </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId2"/>
+              </a:rPr>
+              <a:t>https://nursing.wsu.edu/current/evalue/</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0">
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:buClr>
+                <a:schemeClr val="accent1">
+                  <a:lumMod val="60000"/>
+                  <a:lumOff val="40000"/>
+                </a:schemeClr>
+              </a:buClr>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox 3">
             <a:hlinkClick r:id="rId3" action="ppaction://hlinksldjump"/>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="9601200" y="6351814"/>
-            <a:ext cx="1480855" cy="369332"/>
+            <a:ext cx="1741182" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0">
-[...3 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Back to Menu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>08/10/2017</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvPr id="5" name="Slide Number Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D57F1E4F-1CFF-5643-939E-02111984F565}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4</a:t>
+              <a:t>8</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Rectangle 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3194595" y="6198358"/>
+            <a:ext cx="5802807" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>(Click to advance to next slide throughout this presentation)</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2967622751"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="2000">
         <p14:prism isContent="1"/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="slow">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                         <p:cond evt="onBegin" delay="0">
                           <p:tn val="2"/>
                         </p:cond>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn id="5" presetID="14" presetClass="entr" presetSubtype="10" fill="hold" grpId="0" nodeType="afterEffect">
+                                <p:cTn id="5" presetID="10" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
                                   <p:stCondLst>
-                                    <p:cond delay="0"/>
+                                    <p:cond delay="250"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="6" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="6"/>
+                                          <p:spTgt spid="6">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
-                                    <p:animEffect transition="in" filter="randombar(horizontal)">
-[...3 lines deleted...]
-                                          <p:spTgt spid="6"/>
+                                    <p:animEffect transition="in" filter="fade">
+                                      <p:cBhvr>
+                                        <p:cTn id="7" dur="250"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="6">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:animEffect>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="8" presetID="10" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="250"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="9" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="6">
+                                            <p:txEl>
+                                              <p:pRg st="1" end="1"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="fade">
+                                      <p:cBhvr>
+                                        <p:cTn id="10" dur="250"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="6">
+                                            <p:txEl>
+                                              <p:pRg st="1" end="1"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="11" presetID="10" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="250"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="12" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="6">
+                                            <p:txEl>
+                                              <p:pRg st="2" end="2"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="fade">
+                                      <p:cBhvr>
+                                        <p:cTn id="13" dur="250"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="6">
+                                            <p:txEl>
+                                              <p:pRg st="2" end="2"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="14" presetID="10" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="250"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="15" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="6">
+                                            <p:txEl>
+                                              <p:pRg st="3" end="3"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="fade">
+                                      <p:cBhvr>
+                                        <p:cTn id="16" dur="250"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="6">
+                                            <p:txEl>
+                                              <p:pRg st="3" end="3"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="17" presetID="10" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="250"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="18" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="6">
+                                            <p:txEl>
+                                              <p:pRg st="4" end="4"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="fade">
+                                      <p:cBhvr>
+                                        <p:cTn id="19" dur="250"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="6">
+                                            <p:txEl>
+                                              <p:pRg st="4" end="4"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="20" presetID="10" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="250"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="21" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="6">
+                                            <p:txEl>
+                                              <p:pRg st="6" end="6"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="fade">
+                                      <p:cBhvr>
+                                        <p:cTn id="22" dur="250"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="6">
+                                            <p:txEl>
+                                              <p:pRg st="6" end="6"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="23" presetID="10" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="250"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="24" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="6">
+                                            <p:txEl>
+                                              <p:pRg st="7" end="7"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="fade">
+                                      <p:cBhvr>
+                                        <p:cTn id="25" dur="250"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="6">
+                                            <p:txEl>
+                                              <p:pRg st="7" end="7"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="26" presetID="21" presetClass="emph" presetSubtype="0" repeatCount="indefinite" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:endCondLst>
+                                    <p:cond evt="onNext" delay="0">
+                                      <p:tgtEl>
+                                        <p:sldTgt/>
+                                      </p:tgtEl>
+                                    </p:cond>
+                                  </p:endCondLst>
+                                  <p:iterate type="lt">
+                                    <p:tmPct val="1000"/>
+                                  </p:iterate>
+                                  <p:childTnLst>
+                                    <p:animClr clrSpc="hsl" dir="cw">
+                                      <p:cBhvr override="childStyle">
+                                        <p:cTn id="27" dur="500" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="7">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.color</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:by>
+                                        <p:hsl h="7200000" s="0" l="0"/>
+                                      </p:by>
+                                    </p:animClr>
+                                    <p:animClr clrSpc="hsl" dir="cw">
+                                      <p:cBhvr>
+                                        <p:cTn id="28" dur="500" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="7">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>fillcolor</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:by>
+                                        <p:hsl h="7200000" s="0" l="0"/>
+                                      </p:by>
+                                    </p:animClr>
+                                    <p:animClr clrSpc="hsl" dir="cw">
+                                      <p:cBhvr>
+                                        <p:cTn id="29" dur="500" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="7">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>stroke.color</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:by>
+                                        <p:hsl h="7200000" s="0" l="0"/>
+                                      </p:by>
+                                    </p:animClr>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="30" dur="500" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="7">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>fill.type</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="solid"/>
+                                      </p:to>
+                                    </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
-    <p:bldLst>
-[...1 lines deleted...]
-    </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...8 lines deleted...]
-        </p:nvSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="13" name="Picture 12"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3"/>
+          <a:srcRect l="21518" r="22554" b="16192"/>
+          <a:stretch/>
+        </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="512956" y="196467"/>
-[...31 lines deleted...]
-            <a:ext cx="9994983" cy="4555093"/>
+            <a:off x="616114" y="1802624"/>
+            <a:ext cx="5382594" cy="4335360"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
-        <p:txBody>
-[...2 lines deleted...]
-          </a:bodyPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Title 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="460375"/>
+            <a:ext cx="9405938" cy="655638"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr lvl="0">
-[...122 lines deleted...]
-            <a:hlinkClick r:id="rId3" action="ppaction://hlinksldjump"/>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="4000" b="1" dirty="0"/>
+              <a:t>E*Value Login</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Rectangular Callout 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7146164" y="723498"/>
+            <a:ext cx="2086651" cy="1311008"/>
+          </a:xfrm>
+          <a:prstGeom prst="wedgeRectCallout">
+            <a:avLst>
+              <a:gd name="adj1" fmla="val -226985"/>
+              <a:gd name="adj2" fmla="val 205049"/>
+            </a:avLst>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Enter your user name (this </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" u="sng" dirty="0"/>
+              <a:t>IS NOT </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>case sensitive)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="TextBox 7">
+            <a:hlinkClick r:id="rId4" action="ppaction://hlinksldjump"/>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="9601200" y="6351814"/>
-            <a:ext cx="1480855" cy="369332"/>
+            <a:ext cx="1741182" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0">
-[...3 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Back to Menu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Date Placeholder 3"/>
+          <p:cNvPr id="11" name="Rectangular Callout 10"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6372229" y="4459552"/>
+            <a:ext cx="2434728" cy="428367"/>
+          </a:xfrm>
+          <a:prstGeom prst="wedgeRectCallout">
+            <a:avLst>
+              <a:gd name="adj1" fmla="val -148092"/>
+              <a:gd name="adj2" fmla="val 132164"/>
+            </a:avLst>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click “Login”</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Rectangular Callout 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7488896" y="2193447"/>
+            <a:ext cx="2636122" cy="998097"/>
+          </a:xfrm>
+          <a:prstGeom prst="wedgeRectCallout">
+            <a:avLst>
+              <a:gd name="adj1" fmla="val -206424"/>
+              <a:gd name="adj2" fmla="val 169541"/>
+            </a:avLst>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Enter your and password (your password </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" u="sng" dirty="0"/>
+              <a:t>IS</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> case sensitive)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Rectangular Callout 13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7589593" y="3362074"/>
+            <a:ext cx="2434728" cy="752444"/>
+          </a:xfrm>
+          <a:prstGeom prst="wedgeRectCallout">
+            <a:avLst>
+              <a:gd name="adj1" fmla="val -202323"/>
+              <a:gd name="adj2" fmla="val 148938"/>
+            </a:avLst>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>An Institution Code </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" u="sng" dirty="0"/>
+              <a:t>IS</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" u="sng" dirty="0"/>
+              <a:t>NOT</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> required.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Rectangular Callout 14"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9085952" y="4459552"/>
+            <a:ext cx="2533176" cy="1240283"/>
+          </a:xfrm>
+          <a:prstGeom prst="wedgeRectCallout">
+            <a:avLst>
+              <a:gd name="adj1" fmla="val -211639"/>
+              <a:gd name="adj2" fmla="val 66683"/>
+            </a:avLst>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click here to retrieve EITHER your user name or password (or both) if you’ve forgotten them.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>08/10/2017</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D57F1E4F-1CFF-5643-939E-02111984F565}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>5</a:t>
+              <a:t>9</a:t>
             </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Rectangle 15"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3194595" y="6198358"/>
+            <a:ext cx="5802807" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>(Click to advance to next slide throughout this presentation)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="TextBox 16"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="883403" y="1240133"/>
+            <a:ext cx="5906529" cy="646331"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Go to:  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:hlinkClick r:id="rId5"/>
+              </a:rPr>
+              <a:t>https://www.e-value.net/login.cfm</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="536418809"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2192532752"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="2000">
         <p14:prism isContent="1"/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="slow">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                         <p:cond evt="onBegin" delay="0">
                           <p:tn val="2"/>
                         </p:cond>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn id="5" presetID="26" presetClass="emph" presetSubtype="0" fill="hold" grpId="0" nodeType="withEffect">
+                                <p:cTn id="5" presetID="18" presetClass="emph" presetSubtype="0" fill="hold" grpId="0" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:iterate type="lt">
+                                    <p:tmPct val="4000"/>
+                                  </p:iterate>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr override="childStyle">
+                                        <p:cTn id="6" dur="250" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="7"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.textDecorationUnderline</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="true"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="7" presetID="32" presetClass="emph" presetSubtype="0" fill="hold" grpId="0" nodeType="withEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
-                                    <p:animEffect transition="out" filter="fade">
-[...15 lines deleted...]
-                                    </p:animScale>
+                                    <p:animRot by="120000">
+                                      <p:cBhvr>
+                                        <p:cTn id="8" dur="25" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="11"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>r</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                    </p:animRot>
+                                    <p:animRot by="-240000">
+                                      <p:cBhvr>
+                                        <p:cTn id="9" dur="50" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="50"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="11"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>r</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                    </p:animRot>
+                                    <p:animRot by="240000">
+                                      <p:cBhvr>
+                                        <p:cTn id="10" dur="50" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="100"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="11"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>r</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                    </p:animRot>
+                                    <p:animRot by="-240000">
+                                      <p:cBhvr>
+                                        <p:cTn id="11" dur="50" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="150"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="11"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>r</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                    </p:animRot>
+                                    <p:animRot by="120000">
+                                      <p:cBhvr>
+                                        <p:cTn id="12" dur="50" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="200"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="11"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>r</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                    </p:animRot>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                               <p:par>
-                                <p:cTn id="8" presetID="42" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
+                                <p:cTn id="13" presetID="18" presetClass="emph" presetSubtype="0" fill="hold" grpId="0" nodeType="withEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
+                                  <p:iterate type="lt">
+                                    <p:tmPct val="4000"/>
+                                  </p:iterate>
                                   <p:childTnLst>
                                     <p:set>
-                                      <p:cBhvr>
-[...6 lines deleted...]
-                                          <p:spTgt spid="3">
+                                      <p:cBhvr override="childStyle">
+                                        <p:cTn id="14" dur="250" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="12"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.textDecorationUnderline</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="true"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="15" presetID="18" presetClass="emph" presetSubtype="0" fill="hold" grpId="0" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:iterate type="lt">
+                                    <p:tmPct val="4000"/>
+                                  </p:iterate>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr override="childStyle">
+                                        <p:cTn id="16" dur="250" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="14"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.textDecorationUnderline</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="true"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="17" presetID="18" presetClass="emph" presetSubtype="0" fill="hold" grpId="0" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:iterate type="lt">
+                                    <p:tmPct val="4000"/>
+                                  </p:iterate>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr override="childStyle">
+                                        <p:cTn id="18" dur="250" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="15"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.textDecorationUnderline</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="true"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="19" presetID="21" presetClass="emph" presetSubtype="0" repeatCount="indefinite" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:endCondLst>
+                                    <p:cond evt="onNext" delay="0">
+                                      <p:tgtEl>
+                                        <p:sldTgt/>
+                                      </p:tgtEl>
+                                    </p:cond>
+                                  </p:endCondLst>
+                                  <p:iterate type="lt">
+                                    <p:tmPct val="1000"/>
+                                  </p:iterate>
+                                  <p:childTnLst>
+                                    <p:animClr clrSpc="hsl" dir="cw">
+                                      <p:cBhvr override="childStyle">
+                                        <p:cTn id="20" dur="500" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="16">
                                             <p:txEl>
                                               <p:pRg st="0" end="0"/>
                                             </p:txEl>
                                           </p:spTgt>
                                         </p:tgtEl>
                                         <p:attrNameLst>
-                                          <p:attrName>style.visibility</p:attrName>
+                                          <p:attrName>style.color</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
-                                      <p:to>
-[...7 lines deleted...]
-                                          <p:spTgt spid="3">
+                                      <p:by>
+                                        <p:hsl h="7200000" s="0" l="0"/>
+                                      </p:by>
+                                    </p:animClr>
+                                    <p:animClr clrSpc="hsl" dir="cw">
+                                      <p:cBhvr>
+                                        <p:cTn id="21" dur="500" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="16">
                                             <p:txEl>
                                               <p:pRg st="0" end="0"/>
                                             </p:txEl>
                                           </p:spTgt>
                                         </p:tgtEl>
-                                      </p:cBhvr>
-[...5 lines deleted...]
-                                          <p:spTgt spid="3">
+                                        <p:attrNameLst>
+                                          <p:attrName>fillcolor</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:by>
+                                        <p:hsl h="7200000" s="0" l="0"/>
+                                      </p:by>
+                                    </p:animClr>
+                                    <p:animClr clrSpc="hsl" dir="cw">
+                                      <p:cBhvr>
+                                        <p:cTn id="22" dur="500" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="16">
                                             <p:txEl>
                                               <p:pRg st="0" end="0"/>
                                             </p:txEl>
                                           </p:spTgt>
                                         </p:tgtEl>
                                         <p:attrNameLst>
-                                          <p:attrName>ppt_x</p:attrName>
+                                          <p:attrName>stroke.color</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
-                                      <p:tavLst>
-[...16 lines deleted...]
-                                          <p:spTgt spid="3">
+                                      <p:by>
+                                        <p:hsl h="7200000" s="0" l="0"/>
+                                      </p:by>
+                                    </p:animClr>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="23" dur="500" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="16">
                                             <p:txEl>
                                               <p:pRg st="0" end="0"/>
                                             </p:txEl>
                                           </p:spTgt>
                                         </p:tgtEl>
                                         <p:attrNameLst>
-                                          <p:attrName>ppt_y</p:attrName>
+                                          <p:attrName>fill.type</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
-                                      <p:tavLst>
-[...11 lines deleted...]
-                                    </p:anim>
+                                      <p:to>
+                                        <p:strVal val="solid"/>
+                                      </p:to>
+                                    </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                               <p:par>
-                                <p:cTn id="13" presetID="42" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
+                                <p:cTn id="24" presetID="21" presetClass="emph" presetSubtype="0" repeatCount="indefinite" fill="hold" nodeType="withEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
+                                  <p:endCondLst>
+                                    <p:cond evt="onNext" delay="0">
+                                      <p:tgtEl>
+                                        <p:sldTgt/>
+                                      </p:tgtEl>
+                                    </p:cond>
+                                  </p:endCondLst>
+                                  <p:iterate type="lt">
+                                    <p:tmPct val="1000"/>
+                                  </p:iterate>
                                   <p:childTnLst>
-                                    <p:set>
-[...7 lines deleted...]
-                                          <p:spTgt spid="3">
+                                    <p:animClr clrSpc="hsl" dir="cw">
+                                      <p:cBhvr override="childStyle">
+                                        <p:cTn id="25" dur="500" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="17">
                                             <p:txEl>
-                                              <p:pRg st="1" end="1"/>
+                                              <p:pRg st="0" end="0"/>
                                             </p:txEl>
                                           </p:spTgt>
                                         </p:tgtEl>
                                         <p:attrNameLst>
-                                          <p:attrName>style.visibility</p:attrName>
+                                          <p:attrName>style.color</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
+                                      <p:by>
+                                        <p:hsl h="7200000" s="0" l="0"/>
+                                      </p:by>
+                                    </p:animClr>
+                                    <p:animClr clrSpc="hsl" dir="cw">
+                                      <p:cBhvr>
+                                        <p:cTn id="26" dur="500" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="17">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>fillcolor</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:by>
+                                        <p:hsl h="7200000" s="0" l="0"/>
+                                      </p:by>
+                                    </p:animClr>
+                                    <p:animClr clrSpc="hsl" dir="cw">
+                                      <p:cBhvr>
+                                        <p:cTn id="27" dur="500" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="17">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>stroke.color</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:by>
+                                        <p:hsl h="7200000" s="0" l="0"/>
+                                      </p:by>
+                                    </p:animClr>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="28" dur="500" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="17">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>fill.type</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
                                       <p:to>
-                                        <p:strVal val="visible"/>
+                                        <p:strVal val="solid"/>
                                       </p:to>
                                     </p:set>
-                                    <p:animEffect transition="in" filter="fade">
-[...258 lines deleted...]
-                                    </p:anim>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
     <p:bldLst>
-      <p:bldP spid="2" grpId="0"/>
+      <p:bldP spid="7" grpId="0" animBg="1"/>
+      <p:bldP spid="11" grpId="0" animBg="1"/>
+      <p:bldP spid="12" grpId="0" animBg="1"/>
+      <p:bldP spid="14" grpId="0" animBg="1"/>
+      <p:bldP spid="15" grpId="0" animBg="1"/>
     </p:bldLst>
   </p:timing>
-</p:sld>
-[...1482 lines deleted...]
-  </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/theme/_rels/theme1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Ion">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Training">
   <a:themeElements>
-    <a:clrScheme name="Custom 5">
+    <a:clrScheme name="Custom 3">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1E5155"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EBEBEB"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="B01513"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="EA6312"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="E6B729"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="6AAC90"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="54849A"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="9E5E9B"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="F28E8D"/>
+        <a:srgbClr val="D9C1D9"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="C59DC3"/>
+        <a:srgbClr val="DBE6EB"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Calibri">
       <a:majorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="メイリオ"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
@@ -29136,51 +32472,51 @@
           <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
             <a:duotone>
               <a:schemeClr val="phClr">
                 <a:shade val="69000"/>
                 <a:hueMod val="108000"/>
                 <a:satMod val="164000"/>
                 <a:lumMod val="74000"/>
               </a:schemeClr>
               <a:schemeClr val="phClr">
                 <a:tint val="96000"/>
                 <a:hueMod val="88000"/>
                 <a:satMod val="140000"/>
                 <a:lumMod val="132000"/>
               </a:schemeClr>
             </a:duotone>
           </a:blip>
           <a:stretch/>
         </a:blipFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Ion" id="{B8441ADB-2E43-4AF7-B97A-BD870242C6A8}" vid="{292E63A9-BB86-4E3D-B92A-7223C6510D2E}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Training" id="{1B09E61F-5FD6-43C0-A0B6-7E8CA82FAE0E}" vid="{4CCDE278-2867-4674-B70F-320F278E2C91}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
@@ -29226,50 +32562,311 @@
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Office">
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="63000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+  <a:objectDefaults/>
+  <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
+</a:theme>
+</file>
+
+<file path=ppt/theme/theme3.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+  <a:themeElements>
+    <a:clrScheme name="Office">
+      <a:dk1>
+        <a:sysClr val="windowText" lastClr="000000"/>
+      </a:dk1>
+      <a:lt1>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="44546A"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="E7E6E6"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="5B9BD5"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="ED7D31"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="A5A5A5"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="FFC000"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="4472C4"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="70AD47"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="0563C1"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="954F72"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="Office">
+      <a:majorFont>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
@@ -29648,159 +33245,158 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{33CA3D05-E15D-472A-A242-27878FD438E3}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0F1E731C-93B6-4808-AA7B-4E2BF883EF10}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2BFCD1A1-718A-4D3B-9081-A8F89D6197EA}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{35842A41-319A-44B8-BA56-68159B6999EB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8660C87D-6178-4DF4-B13F-C8DB9650E30C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{635E3E7E-2D5A-475E-8C34-BC65D657B980}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="4039a2fd-155c-4a8d-a2fa-c33cbf42aefa"/>
     <ds:schemaRef ds:uri="de821342-d363-41ce-bbc9-4aeff82ed1fc"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
-  <Words>2604</Words>
+  <Words>2569</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
-  <Paragraphs>330</Paragraphs>
+  <Paragraphs>305</Paragraphs>
   <Slides>27</Slides>
-  <Notes>26</Notes>
+  <Notes>13</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6</vt:i4>
+        <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>27</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="34" baseType="lpstr">
+    <vt:vector size="33" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
-      <vt:lpstr>Courier New</vt:lpstr>
-      <vt:lpstr>Symbol</vt:lpstr>
+      <vt:lpstr>Century Gothic</vt:lpstr>
       <vt:lpstr>Wingdings</vt:lpstr>
       <vt:lpstr>Wingdings 3</vt:lpstr>
-      <vt:lpstr>Ion</vt:lpstr>
-      <vt:lpstr> (Press F5 on your keyboard to view in Slideshow mode, press ESC to exit Slideshow mode)  (Click to advance to next slide throughout this presentation)</vt:lpstr>
+      <vt:lpstr>Training</vt:lpstr>
+      <vt:lpstr>Title Slide</vt:lpstr>
       <vt:lpstr>Topics In This Training</vt:lpstr>
-      <vt:lpstr>What is E*Value?</vt:lpstr>
-[...22 lines deleted...]
-      <vt:lpstr>Student Training Outline</vt:lpstr>
+      <vt:lpstr>WSU’s Information Systems</vt:lpstr>
+      <vt:lpstr>Managing Your Email</vt:lpstr>
+      <vt:lpstr>Forwarding your WSU Email Address to Your Current Personal Email – Step 1</vt:lpstr>
+      <vt:lpstr>Forwarding your WSU Email address to your current personal Email – Step 2</vt:lpstr>
+      <vt:lpstr>Forwarding your WSU Email Address to your current personal Email  Steps 3 and 4</vt:lpstr>
+      <vt:lpstr>E*Value</vt:lpstr>
+      <vt:lpstr>E*Value Login</vt:lpstr>
+      <vt:lpstr>E*Value Login, continued</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>Updating your Biographical Info, continued</vt:lpstr>
+      <vt:lpstr>Your Passport</vt:lpstr>
+      <vt:lpstr>Passport Requirements</vt:lpstr>
+      <vt:lpstr>Passport Requirements, Continued</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>  </vt:lpstr>
+      <vt:lpstr>What’s Next?</vt:lpstr>
       <vt:lpstr>Help</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Year 1 Semester 2 EValue Training for Students</dc:title>
-  <dc:creator>Christian, Joanie</dc:creator>
+  <dc:title>Title Slide</dc:title>
+  <dc:creator>Turner, Lynn M.</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101002F91B14840660E4FA003A8E1D98EFBD9</vt:lpwstr>
   </property>
 </Properties>
 </file>